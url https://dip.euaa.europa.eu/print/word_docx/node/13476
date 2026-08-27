--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -7,151 +7,154 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Entry into force of the Pact and procedures before the OFPRA zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the Pact on Migration and Asylum, the French Office for the Protection of Refugees and Stateless Persons OFPRA informs about the changes regarding asylum applications lodged on or after Friday 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In this regard, OFPRA has updated the asylum </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">application form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and guidance notes to reflect the changes and to ensure that users are informed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OFPRA has also compiled a </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">glossary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> containing new terminology used in the European texts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OFPRA summarises the main changes in the asylum procedure on its </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | Office français de protection des réfugiés et apatrides (10 June, 2026), Pacte européen : Quels changements pour les procédures devant l’Ofpra ? [European pact: What changes for procedures before OPFRA?],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofpra.gouv.fr/actualites/pacte-europeen-quels-changements-pour-les-procedures-devant-lofpra</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -280,187 +283,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD8C4B6D"/>
+    <w:nsid w:val="FE1BD9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -689,55 +725,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/entry-force-pact-and-procedures-ofpra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/creation-dun-formulaire-unique-de-demande-dasile-a-compter-du-12-juin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/sites/default/files/2026-06/Glossaire%2BPacte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/pacte-europeen-quels-changements-pour-les-procedures-devant-lofpra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/creation-dun-formulaire-unique-de-demande-dasile-a-compter-du-12-juin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/sites/default/files/2026-06/Glossaire%2BPacte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/pacte-europeen-quels-changements-pour-les-procedures-devant-lofpra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>