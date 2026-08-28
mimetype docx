--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Entry into force of the Pact and procedures before the OFPRA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the Pact on Migration and Asylum, the French Office for the Protection of Refugees and Stateless Persons OFPRA informs about the changes regarding asylum applications lodged on or after Friday 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In this regard, OFPRA has updated the asylum </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">application form</w:t>
         </w:r>
       </w:hyperlink>
@@ -295,51 +297,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -452,51 +454,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FE1BD9FB"/>
+    <w:nsid w:val="F2028824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -725,51 +727,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/creation-dun-formulaire-unique-de-demande-dasile-a-compter-du-12-juin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/sites/default/files/2026-06/Glossaire%2BPacte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/pacte-europeen-quels-changements-pour-les-procedures-devant-lofpra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/entry-force-pact-and-procedures-ofpra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/creation-dun-formulaire-unique-de-demande-dasile-a-compter-du-12-juin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/sites/default/files/2026-06/Glossaire%2BPacte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/pacte-europeen-quels-changements-pour-les-procedures-devant-lofpra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>