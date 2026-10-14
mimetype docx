--- v1 (2026-08-27)
+++ v2 (2026-10-14)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Draft new asylum law submitted to the Chamber of Deputies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 14 January 2026, the draft new asylum law was submitted to the Chamber of Deputies. The main objective of the bill is to adopt, in national law, the measures necessary to implement the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chamber of Deputies | Chambre des Députés (14 January, 2026), Project de loi 8684 [Bill 8684],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.chd.lu/fr/dossier/8684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.01.2026</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21FF5016"/>
+    <w:nsid w:val="7CCEB7F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/draft-new-asylum-law-submitted-chamber-deputies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chd.lu/fr/dossier/8684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/draft-new-asylum-law-submitted-chamber-deputies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chd.lu/fr/dossier/8684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>