--- v1 (2026-08-27)
+++ v2 (2026-10-15)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Draft new reception law submitted to the Chamber of Deputies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft law on the reception of applicants for international protection and beneficiaries of temporary protection was submitted to the Chamber of Deputies by the Minister of Family, Solidarity, Community Living and Reception on 22 April 2026. The law transposes the 2024 recast Reception Conditions Directive and repeals the amended law of 18 December 2015. The new bill introduces strengthened and harmonized requirements regarding reception conditions, fair treatment, protection of vulnerable persons, limitation of secondary movements, and management of accommodation capacity, notably through the establishment of a national emergency plan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chamber of Deputies | Chambre des Députés (22 April, 2026), Projet de loi 8732 [Bill 8732],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.chd.lu/fr/dossier/8732</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.04.2026</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8563F470"/>
+    <w:nsid w:val="70603D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/draft-new-reception-law-submitted-chamber-deputies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chd.lu/fr/dossier/8732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/draft-new-reception-law-submitted-chamber-deputies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chd.lu/fr/dossier/8732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>