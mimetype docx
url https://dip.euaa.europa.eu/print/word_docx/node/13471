--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Draft new reception law submitted to the Chamber of Deputies zzzzzz</w:t>
+          <w:t xml:space="preserve">Draft new reception law submitted to the Chamber of Deputies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft law on the reception of applicants for international protection and beneficiaries of temporary protection was submitted to the Chamber of Deputies by the Minister of Family, Solidarity, Community Living and Reception on 22 April 2026. The law transposes the 2024 recast Reception Conditions Directive and repeals the amended law of 18 December 2015. The new bill introduces strengthened and harmonized requirements regarding reception conditions, fair treatment, protection of vulnerable persons, limitation of secondary movements, and management of accommodation capacity, notably through the establishment of a national emergency plan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chamber of Deputies | Chambre des Députés (22 April, 2026), Projet de loi 8732 [Bill 8732],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.chd.lu/fr/dossier/8732</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="708552E0"/>
+    <w:nsid w:val="8563F470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/draft-new-reception-law-submitted-chamber-deputies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chd.lu/fr/dossier/8732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/draft-new-reception-law-submitted-chamber-deputies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chd.lu/fr/dossier/8732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>