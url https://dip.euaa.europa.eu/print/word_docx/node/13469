--- v2 (2026-08-27)
+++ v3 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The government approves amendments to the law to implement the EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Government has approved a package of legislative amendments aimed at implementing the European Union Pact on Migration and Asylum, with the objective of strengthening migration management, asylum procedures, border controls, and solidarity mechanisms within the EU framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments, proposed by the Ministry of the Interior, seek to enhance preparedness for potential increases in migration flows, support EU Member States facing migration pressures, accelerate asylum and return procedures, and ensure appropriate reception conditions for applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under the proposed framework, all third-country nationals who do not meet the conditions for entry into the European Union will undergo screening procedures, including identity verification, health assessments, registration, and security checks. Applicants for international protection originating from countries considered safe, as well as those deemed to have provided misleading information or to pose a security risk, will be subject to mandatory border procedures. Individuals found not to qualify for international protection will be returned through accelerated procedures, while a monitoring mechanism will oversee the implementation of border processes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legislative package also establishes the national framework for participation in the EU solidarity mechanism. Decisions regarding the number and categories of individuals to be relocated to Lithuania will be taken by the Government, while individual relocation decisions will be made by the Migration Department.</w:t>
       </w:r>
@@ -97,51 +109,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">To support implementation of the Pact, Lithuania has allocated €70 million from EU funding programmes for the period 2025–2027 to strengthen migration and asylum management capacities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (11 June, 2026), Vyriausybė pritarė įstatymų pakeitimams ES Migracijos ir prieglobsčio paktui įgyvendinti [The government approved amendments to the laws to implement the EU Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/vyriausybe-pritare-istatymu-pakeitimams-es-migracijos-ir-prieglobscio-paktui-igyvendinti-iQbV/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
@@ -176,52 +188,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Border procedure, Accelerated procedure, Other special procedures, Safe country concept, Relocation, Crisis and emergency measures, Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -286,51 +298,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -443,51 +455,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="85BB7BA8"/>
+    <w:nsid w:val="269C48D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -716,51 +728,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/government-approves-amendments-law-implement-eu-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vyriausybe-pritare-istatymu-pakeitimams-es-migracijos-ir-prieglobscio-paktui-igyvendinti-iQbV/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/government-approves-amendments-law-implement-eu-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vyriausybe-pritare-istatymu-pakeitimams-es-migracijos-ir-prieglobscio-paktui-igyvendinti-iQbV/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>