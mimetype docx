--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The government approves amendments to the law to implement the EU Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Government has approved a package of legislative amendments aimed at implementing the European Union Pact on Migration and Asylum, with the objective of strengthening migration management, asylum procedures, border controls, and solidarity mechanisms within the EU framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments, proposed by the Ministry of the Interior, seek to enhance preparedness for potential increases in migration flows, support EU Member States facing migration pressures, accelerate asylum and return procedures, and ensure appropriate reception conditions for applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under the proposed framework, all third-country nationals who do not meet the conditions for entry into the European Union will undergo screening procedures, including identity verification, health assessments, registration, and security checks. Applicants for international protection originating from countries considered safe, as well as those deemed to have provided misleading information or to pose a security risk, will be subject to mandatory border procedures. Individuals found not to qualify for international protection will be returned through accelerated procedures, while a monitoring mechanism will oversee the implementation of border processes.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -99,51 +98,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (11 June, 2026), Vyriausybė pritarė įstatymų pakeitimams ES Migracijos ir prieglobsčio paktui įgyvendinti [The government approved amendments to the laws to implement the EU Pact on Migration and Asylum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/vyriausybe-pritare-istatymu-pakeitimams-es-migracijos-ir-prieglobscio-paktui-igyvendinti-iQbV/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -272,187 +272,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C16A4343"/>
+    <w:nsid w:val="AE59AFCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,55 +714,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/government-approves-amendments-law-implement-eu-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vyriausybe-pritare-istatymu-pakeitimams-es-migracijos-ir-prieglobscio-paktui-igyvendinti-iQbV/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vyriausybe-pritare-istatymu-pakeitimams-es-migracijos-ir-prieglobscio-paktui-igyvendinti-iQbV/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>