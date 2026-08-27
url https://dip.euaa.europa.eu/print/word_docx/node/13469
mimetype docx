--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The government approves amendments to the law to implement the EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Government has approved a package of legislative amendments aimed at implementing the European Union Pact on Migration and Asylum, with the objective of strengthening migration management, asylum procedures, border controls, and solidarity mechanisms within the EU framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments, proposed by the Ministry of the Interior, seek to enhance preparedness for potential increases in migration flows, support EU Member States facing migration pressures, accelerate asylum and return procedures, and ensure appropriate reception conditions for applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under the proposed framework, all third-country nationals who do not meet the conditions for entry into the European Union will undergo screening procedures, including identity verification, health assessments, registration, and security checks. Applicants for international protection originating from countries considered safe, as well as those deemed to have provided misleading information or to pose a security risk, will be subject to mandatory border procedures. Individuals found not to qualify for international protection will be returned through accelerated procedures, while a monitoring mechanism will oversee the implementation of border processes.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -441,51 +443,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AE59AFCE"/>
+    <w:nsid w:val="85BB7BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -714,51 +716,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vyriausybe-pritare-istatymu-pakeitimams-es-migracijos-ir-prieglobscio-paktui-igyvendinti-iQbV/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/government-approves-amendments-law-implement-eu-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/vyriausybe-pritare-istatymu-pakeitimams-es-migracijos-ir-prieglobscio-paktui-igyvendinti-iQbV/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>