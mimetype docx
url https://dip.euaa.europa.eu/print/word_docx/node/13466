--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interior Minister Karner attends Visegrád meeting on return centres outside the EU</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interior Minister Gerhard Karner attended, as a guest, a meeting of Visegrád Group interior ministers and the “Forum Salzburg” ministerial conference on 9 March 2026 in Egerszalók, Hungary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Visegrád Group talks (Poland, Hungary, Czech Republic and Slovakia) focused on combating illegal migration and terrorism through better EU database links, reform of asylum and return systems, and the development of return centres and asylum procedures outside Europe. Karner presented a joint roadmap agreed with several EU partners for establishing such centres outside the EU, stressing their importance for reducing pressure on Europe’s external borders ahead of the EU Asylum and Migration Pact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -67,51 +81,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The “Forum Salzburg” conference later the same day focused on strengthening Europol, implementing the new EU Entry/Exit System, and cooperation with the Western Balkans on border protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (10 March, 2026), Migration: Karner bei Visegrád-Treffen über Rückkehrzentren außerhalb der EU [Migration: Karner at Visegrád Meeting on Return Centres Outside the EU],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news3216.html?id=7645417a446b6a6d365a453d</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.03.2026</w:t>
       </w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="095018CD"/>
+    <w:nsid w:val="E2924ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news3216.html?id=7645417a446b6a6d365a453d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/interior-minister-karner-attends-visegrad-meeting-return-centres-outside-eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news3216.html?id=7645417a446b6a6d365a453d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>