--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Interior Minister Karner attends Visegrád meeting on return centres outside the EU zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interior Minister Gerhard Karner attended, as a guest, a meeting of Visegrád Group interior ministers and the “Forum Salzburg” ministerial conference on 9 March 2026 in Egerszalók, Hungary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Visegrád Group talks (Poland, Hungary, Czech Republic and Slovakia) focused on combating illegal migration and terrorism through better EU database links, reform of asylum and return systems, and the development of return centres and asylum procedures outside Europe. Karner presented a joint roadmap agreed with several EU partners for establishing such centres outside the EU, stressing their importance for reducing pressure on Europe’s external borders ahead of the EU Asylum and Migration Pact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He also said efforts were under way to explore cooperation with potential partner countries outside the EU, adding that the Pact can only function if pressure on external borders is reduced.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +70,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (10 March, 2026), Migration: Karner bei Visegrád-Treffen über Rückkehrzentren außerhalb der EU [Migration: Karner at Visegrád Meeting on Return Centres Outside the EU],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news3216.html?id=7645417a446b6a6d365a453d</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40826459"/>
+    <w:nsid w:val="095018CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/interior-minister-karner-attends-visegrad-meeting-return-centres-outside-eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news3216.html?id=7645417a446b6a6d365a453d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news3216.html?id=7645417a446b6a6d365a453d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>