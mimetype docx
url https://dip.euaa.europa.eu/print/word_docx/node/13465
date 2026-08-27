--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government approves a legislative decree for the implementation of the Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">Government approves a legislative decree for the implementation of the Pact</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers approved a decree-law introducing urgent measures for the implementation of the European Union Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decree aligns national legislation with the directive on standards for the reception of applicants for international protection and with European regulations on the common procedure for international protection, the repatriation procedure at the border, checks on third-country nationals at external borders, and the Eurodac system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, the bill regulates the stages of making, registering, and lodging the application for international protection, as well as the documents issued to the applicant. It also addresses applicants' access to employment, increasing the period before which work is barred to 90 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -103,54 +116,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Finally, organizational measures are introduced to implement the new European framework, including strengthening the Territorial Commissions for the recognition of international protection, expanding the powers of the specialized immigration sections , establishing separate sections within the same sections, and measures to strengthen judicial administration . Transitional provisions are also envisaged for the initial implementation of the new legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (5 June, 2026), Patto Ue migrazione e asilo, governo approva decreto legge [EU Migration and Asylum Pact: Government Approves Legislative Decree],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4777/Patto-Ue-migrazione-e-asilo-governo-approva-decreto-legge</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -181,52 +195,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Dublin procedure, Reception, Rights, obligations and limitations, Detention, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -279,187 +293,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19308650"/>
+    <w:nsid w:val="91C8F520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,55 +735,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/government-approves-legislative-decree-implementation-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4777/Patto-Ue-migrazione-e-asilo-governo-approva-decreto-legge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/government-approves-legislative-decree-implementation-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4777/Patto-Ue-migrazione-e-asilo-governo-approva-decreto-legge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>