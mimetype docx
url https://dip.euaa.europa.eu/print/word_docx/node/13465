--- v1 (2026-08-27)
+++ v2 (2026-08-29)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government approves a legislative decree for the implementation of the Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers approved a decree-law introducing urgent measures for the implementation of the European Union Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decree aligns national legislation with the directive on standards for the reception of applicants for international protection and with European regulations on the common procedure for international protection, the repatriation procedure at the border, checks on third-country nationals at external borders, and the Eurodac system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, the bill regulates the stages of making, registering, and lodging the application for international protection, as well as the documents issued to the applicant. It also addresses applicants' access to employment, increasing the period before which work is barred to 90 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It also addresses the applicant's right to remain in the territory of the State, the asylum procedure at the border , the transfer of an applicant subjected to this procedure, manifestly unfounded applications , and disputes regarding the recognition of international protection in border procedures.</w:t>
       </w:r>
@@ -116,51 +104,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Finally, organizational measures are introduced to implement the new European framework, including strengthening the Territorial Commissions for the recognition of international protection, expanding the powers of the specialized immigration sections , establishing separate sections within the same sections, and measures to strengthen judicial administration . Transitional provisions are also envisaged for the initial implementation of the new legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (5 June, 2026), Patto Ue migrazione e asilo, governo approva decreto legge [EU Migration and Asylum Pact: Government Approves Legislative Decree],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4777/Patto-Ue-migrazione-e-asilo-governo-approva-decreto-legge</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2026</w:t>
       </w:r>
@@ -195,52 +183,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Dublin procedure, Reception, Rights, obligations and limitations, Detention, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -305,51 +293,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -462,51 +450,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="91C8F520"/>
+    <w:nsid w:val="136F9274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -735,51 +723,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/government-approves-legislative-decree-implementation-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4777/Patto-Ue-migrazione-e-asilo-governo-approva-decreto-legge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/government-approves-legislative-decree-implementation-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4777/Patto-Ue-migrazione-e-asilo-governo-approva-decreto-legge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>