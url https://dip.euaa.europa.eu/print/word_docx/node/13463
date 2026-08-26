--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">National Council passes Asylum and Migration Pact Adaptation Act zzzzzz</w:t>
+          <w:t xml:space="preserve">National Council passes Asylum and Migration Pact Adaptation Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Council passed the Asylum and Migration Pact Adaptation Act (AMPAG) following an intense debate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding border procedures, Interior Minister Gerhard Karner stated that a border processing facility is being established at Vienna Airport. He noted that the "suspension of family reunification" had already provided significant relief for the system and that this would now be reinforced through the introduction of a quota. Karner described the Pact as an important and necessary step towards sustainably easing pressure on asylum systems in Austria and across Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The AMPAG awaits approval by the Federal Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,71 +79,73 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament Austria | Parlament Österreich (20 May, 2026), Asyl- und Migrationspakt: Nationalrat beschließt Anpassungsgesetz [Pact on Migration and Asylum: National Council passes Adaptation Act],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament Austria | Parlament Österreich (20 May, 2026), Asyl- und Migrationspakt: Volksanwaltschaft wird Grenzverfahren an heimischen Flughäfen überwachen [Pact on Migration and Asylum: Ombudsman Board to monitor Border Procedures at Austrian Airports],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0437</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -271,187 +274,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CEC2D43C"/>
+    <w:nsid w:val="3985A4A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -684,51 +720,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/national-council-passes-asylum-and-migration-pact-adaptation-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>