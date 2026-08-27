--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bill on "Implementation of the Pact on Migration and Asylum " submitted to the Greek Parliament zzzzzz</w:t>
+          <w:t xml:space="preserve">Bill on "Implementation of the Pact on Migration and Asylum " submitted to the Greek Parliament</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 26 May, a draft law of the Ministry of Immigration and Asylum with the title "Implementation of the Pact on Immigration and Asylum and other provisions of the Ministry of Immigration and Asylum" was submitted to Parliament.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new framework aims to protect more effectively the external borders of the European Union, accelerate asylum procedures and strengthen the returns of those who are not entitled to international protection or legal residence in the EU. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bill establishes for the first time a mandatory screening procedure at the external borders for all irregularly entering third-country nationals, which includes:</w:t>
       </w:r>
       <w:br/>
       <w:r>
@@ -112,51 +113,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (26 May, 2026), Κατατέθηκε στη Βουλή το σχέδιο νόμου «Εφαρμογή του Συμφώνου για τη Μετανάστευση και το Άσυλο και λοιπές διατάξεις του Υπουργείου Μετανάστευσης και Ασύλου» [The draft law "Implementation of the Pact on Migration and Asylum and other provisions of the Ministry of Migration and Asylum" was submitted to Parliament],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/katatethike-sti-voyli-to-schedio-nomoy-efarmogi-toy-symfonoy-gia-ti-metanasteysi-kai-to-asylo-kai-loipes-diataxeis-toy-ypoyrgeioy-metanasteysis-kai-asyloy/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -285,187 +287,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="443CEEC3"/>
+    <w:nsid w:val="F38ABC6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +733,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/bill-implementation-pact-migration-and-asylum-submitted-greek-parliament" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/katatethike-sti-voyli-to-schedio-nomoy-efarmogi-toy-symfonoy-gia-ti-metanasteysi-kai-to-asylo-kai-loipes-diataxeis-toy-ypoyrgeioy-metanasteysis-kai-asyloy/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>