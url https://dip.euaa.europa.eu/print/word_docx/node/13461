--- v0 (2026-06-18)
+++ v1 (2026-08-28)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Committee on Internal Affairs approves Asylum and Migration Pact Adaptation Act zzzzzz</w:t>
+          <w:t xml:space="preserve">Committee on Internal Affairs approves Asylum and Migration Pact Adaptation Act</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Council's Committee on Internal Affairs approved the national implementation of the Asylum and Migration Pact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interior Minister Gerhard Karner described the legislative package as the "most significant tightening of immigration law in 20 years". He stated that an asylum system can only function if it is "strict, tough but also fair", arguing that it must be protected against abuse and overburdening, while at the same time providing assistance to those who truly need it. The coalition parties viewed the package as the basis for a "sustainable European solution". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Committee on Internal Affairs also approved a further amendment implementing EU requirements, aimed at reforming the rules on guardianship for unaccompanied minors. The Act on Guardianship for Unaccompanied Minors (ObUM-G) aims to ensure that legal representation for unaccompanied minors is guaranteed from the moment they are identified within the federal territory. The Child and Youth Welfare Services (KJHT) is to be entrusted with guardianship by operation of law, thereby eliminating the need for the currently required guardianship court proceedings and avoiding associated delays. The proposal further provides that the KJHT will carry out an initial assessment of whether a person is a minor. If doubts arise, court proceedings may be initiated to determine the individual’s age. Pending a decision, the individual is generally to be presumed to be a minor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament Austria | Parlament Österreich (14 April, 2026), Asyl- und Migrationspakt: Innenausschuss genehmigt Anpassungsgesetz [Pact on Migration and Asylum: Committee on Internal Affairs approves Adaptation Act],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71A4190A"/>
+    <w:nsid w:val="6AD8BB63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/committee-internal-affairs-approves-asylum-and-migration-pact-adaptation-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0315" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/committee-internal-affairs-approves-asylum-and-migration-pact-adaptation-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0315" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>