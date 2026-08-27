--- v0 (2026-06-19)
+++ v1 (2026-08-27)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government presents comprehensive Asylum and Migration Pact Adaptation Act to the National Council zzzzzz</w:t>
+          <w:t xml:space="preserve">Government presents comprehensive Asylum and Migration Pact Adaptation Act to the National Council</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Government submitted the Asylum and Migration Pact Adaptation Act (AMPAG), which proposes corresponding amendments to the Asylum Act (AsylG), the Federal Law on the Establishment of the Federal Agency for Reception and Support Services (BBU-G), Federal Act on the Establishment and Organisation of the Federal Office for Immigration and Asylum (BFA-G), the BFA Procedures Act (BFA-VG), the Aliens Police Act (FPG), the Federal Basic Care Act (GVG-B) and the Citizenship Act (StbG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In light of the predominantly directly applicable provisions of EU law, a large number of existing national provisions are to be repealed, while complementary implementing provisions are to be introduced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amendments to the Settlement and Residence Act (NAG) and the Act Governing the Employment of Foreign Nationals (AuslBG) are also part of the implementation of the Asylum and Migration Pact. These amendments primarily concern the regulation of family reunification and of combined residence and work permits for third-country nationals in compliance with the Common European Asylum System (CEAS). They have been submitted as a separate legislative proposal, as they contain provisions whose enactment requires the consent of the federal states (Länder) and which therefore entail a different legislative process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament Austria | Parlament Österreich (10 April, 2026), Asyl- und Migrationspakt: Bundesregierung legt umfassendes Anpassungsgesetz vor [Pact on Migration and Asylum: Government presents comprehensive Adaptation Act],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 19-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65A89550"/>
+    <w:nsid w:val="2845CAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/government-presents-comprehensive-asylum-and-migration-pact-adaptation-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/government-presents-comprehensive-asylum-and-migration-pact-adaptation-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/pk/jahr_2026/pk0299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>