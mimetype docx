--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">BFA issues statement on the alleged impending deportation of two siblings to Nigeria zzzzzz</w:t>
+          <w:t xml:space="preserve">BFA issues statement on the alleged impending deportation of two siblings to Nigeria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) has issued a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">statement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the alleged impending deportation of two siblings to Nigeria, as the case had an extensive media coverage in Austria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The BFA stated that the siblings' applications for international protection were rejected in March 2019 and that the BFA issued return decisions, and found that deportation to Nigeria was permissible. The siblings lodged an appeal against the decisions of the BFA. The decisions were subsequently upheld by the Federal Administrative Court (BVwG) and the Supreme Administrative Court (VwGH). In October 2022, the BFA rejected their applications for residence permit on humanitarian grounds and issued another return decisions. Their appeals were dismissed by the BVwG and VwGH.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The subsequent applications were rejected by the BFA in October 2023 as well as in May and June 2025. The decisions were upheld by the BVwG and VwGH. The BVwG issued return decisions, and due to their persistent failure to comply with their obligations to leave the country, a two-year entry ban was imposed in each case. An appeal against the decision of the BVwG is currently pending before the Constitutional Court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -94,54 +108,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Finally, the BFA stated that, once a final return decision has been issued and the obligation to leave the country has not been complied with voluntarily, it must carry out the removal as soon as possible in accordance with the relevant national provisions and take all necessary measures to this end. This procedure is currently ongoing at the time of this statement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum | Bundesamt für Fremdenwesen und Asyl (30 March, 2026), Stellungnahme zur behaupteten drohenden Abschiebung eines Geschwisterpaares nach Nigeria [Statement regarding the alleged impending deportation of a sibling pair to Nigeria],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bfa.gv.at/news3f6a.html?id=496b506d46384e447a67733d</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -172,52 +187,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -270,187 +285,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72FCE53E"/>
+    <w:nsid w:val="CDCBCABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,55 +727,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/bfa-issues-statement-alleged-impending-deportation-two-siblings-nigeria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/news3f6a.html?id=496b506d46384e447a67733d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/bfa-issues-statement-alleged-impending-deportation-two-siblings-nigeria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/news3f6a.html?id=496b506d46384e447a67733d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>