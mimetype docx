--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Lithuanian Red Cross publishes its annual monitoring report for 2025 zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 2025 monitoring report of the Lithuanian Red Cross highlighted that Lithuania’s asylum and reception system underwent significant operational changes in 2025, particularly following the establishment of the Reception and Integration Agency and changing migration routes in the region. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While reception conditions generally met basic standards and several improvements were observed, the monitoring identified persistent concerns regarding effective access to asylum procedures, restrictions on freedom of movement, the use of measures viewed as de facto detention, and the treatment of people moving through irregular migration channels. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report emphasizes the need for greater transparency, stronger procedural safeguards, improved inter-institutional coordination, and enhanced independent monitoring in line with emerging European Union migration and asylum frameworks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -257,51 +268,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Monitors observed inconsistencies in granting permission to leave accommodation centres and raised concerns about transparency and procedural safeguards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuanian Red Cross | Lietuvos Raudonasis Kryžius (7 May, 2026), Stebėsenos Ataskaita 2025 [Annual Monitoring Report 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://redcross.lt/wp-content/uploads/2024/10/MSA25-LT-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.05.2026</w:t>
       </w:r>
     </w:p>
@@ -335,52 +346,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Reception, Detention, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -433,51 +444,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -569,51 +580,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D39A2046"/>
+    <w:nsid w:val="B8ECDC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -717,51 +728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05C7CA2E"/>
+    <w:nsid w:val="F75FD1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -865,51 +876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A9EA4D9"/>
+    <w:nsid w:val="3CAC6AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1013,51 +1024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5B4FC5EC"/>
+    <w:nsid w:val="151155FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1161,51 +1172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9DA752A9"/>
+    <w:nsid w:val="C6BA553C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1446,51 +1457,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuanian-red-cross-publishes-its-annual-monitoring-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/MSA25-LT-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuanian-red-cross-publishes-its-annual-monitoring-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/MSA25-LT-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>