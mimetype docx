--- v1 (2026-07-30)
+++ v2 (2026-09-15)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 2025 monitoring report of the Lithuanian Red Cross highlighted that Lithuania’s asylum and reception system underwent significant operational changes in 2025, particularly following the establishment of the Reception and Integration Agency and changing migration routes in the region. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While reception conditions generally met basic standards and several improvements were observed, the monitoring identified persistent concerns regarding effective access to asylum procedures, restrictions on freedom of movement, the use of measures viewed as de facto detention, and the treatment of people moving through irregular migration channels. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report emphasizes the need for greater transparency, stronger procedural safeguards, improved inter-institutional coordination, and enhanced independent monitoring in line with emerging European Union migration and asylum frameworks.</w:t>
       </w:r>
@@ -268,54 +256,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Monitors observed inconsistencies in granting permission to leave accommodation centres and raised concerns about transparency and procedural safeguards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuanian Red Cross | Lietuvos Raudonasis Kryžius (7 May, 2026), Stebėsenos Ataskaita 2025 [Annual Monitoring Report 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://redcross.lt/wp-content/uploads/2024/10/MSA25-LT-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -346,52 +335,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Reception, Detention, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -444,187 +433,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B8ECDC20"/>
+    <w:nsid w:val="70A75D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -728,51 +750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F75FD1AB"/>
+    <w:nsid w:val="AA08C953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -876,51 +898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3CAC6AD8"/>
+    <w:nsid w:val="D44FBB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1024,51 +1046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="151155FA"/>
+    <w:nsid w:val="306A860D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1172,51 +1194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C6BA553C"/>
+    <w:nsid w:val="0789BF34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1457,55 +1479,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuanian-red-cross-publishes-its-annual-monitoring-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/MSA25-LT-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/MSA25-LT-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>