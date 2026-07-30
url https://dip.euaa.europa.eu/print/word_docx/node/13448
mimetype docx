--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">EU Commission issues opinions on prolonged reintroduction of internal border controls in Schengen countries zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Commission  issued opinions on the prolonged reintroduction of internal border controls by nine Schengen countries: Austria, Denmark, France, Germany, Italy, the Netherlands, Norway, Slovenia, and Sweden.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission finds that while EU law allows temporary border controls in response to serious threats to public policy or internal security, these must remain necessary and proportionate. Since the controls in these cases have exceeded 12 months, the Commission is required to assess them.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission reported that Member States have legitimate concerns related to security and migration pressures. However, internal border checks negatively affect cross-border travel, neighbouring countries and local communities. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission highlights that upcoming EU migration reforms, including the Pact on Migration and Asylum, along with systems like the Entry-Exit System (EES) and the future ETIAS will strengthen external border management and reduce the need for internal controls.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
@@ -75,51 +86,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (2 June, 2026), [Commission issues opinions on temporary internal border controls in Schengen Area],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.06.2026</w:t>
       </w:r>
     </w:p>
@@ -153,52 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,51 +262,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -387,51 +398,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="897DEAF1"/>
+    <w:nsid w:val="3BCEADEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,51 +671,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-issues-opinions-prolonged-reintroduction-internal-border" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1223" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-issues-opinions-prolonged-reintroduction-internal-border" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>