--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU Commission issues opinions on prolonged reintroduction of internal border controls in Schengen countries zzzzzz</w:t>
+          <w:t xml:space="preserve">EU Commission issues opinions on prolonged reintroduction of internal border controls in Schengen countries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Commission  issued opinions on the prolonged reintroduction of internal border controls by nine Schengen countries: Austria, Denmark, France, Germany, Italy, the Netherlands, Norway, Slovenia, and Sweden.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission finds that while EU law allows temporary border controls in response to serious threats to public policy or internal security, these must remain necessary and proportionate. Since the controls in these cases have exceeded 12 months, the Commission is required to assess them.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission reported that Member States have legitimate concerns related to security and migration pressures. However, internal border checks negatively affect cross-border travel, neighbouring countries and local communities. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
@@ -89,51 +91,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (2 June, 2026), [Commission issues opinions on temporary internal border controls in Schengen Area],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BCEADEB"/>
+    <w:nsid w:val="E4AA6ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,51 +711,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-issues-opinions-prolonged-reintroduction-internal-border" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>