--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">NGOs coalition expresses concern over risks of limitation of initiatives for inclusion of unaccompanied minors. zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A coalition of 27 civil society organisations has urged the Italian Government and Parliament to safeguard protections for unaccompanied migrant children and young people, warning that proposed immigration reforms could undermine established integration pathways and weaken safeguards enshrined in the 2017 Zampa Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeal follows the introduction of the Immigration Bill (S.1869) before the Senate Constitutional Affairs Committee on 19 May. Organisations working with unaccompanied foreign minors have raised concerns that several provisions in the legislation could adversely affect thousands of young people who arrived in Italy as children without parental or family support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The groups noted that the Zampa Law has played a significant role in developing protection and integration mechanisms recognised at both national and European levels, enabling young migrants to access education, vocational training, employment opportunities, and pathways towards independent living.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Particular concern has been expressed over proposed changes to the system of “administrative continuation”, which currently allows young people reaching adulthood to remain in support programmes until the age of 21 while completing their studies, training, or transition into employment. The bill would introduce a fixed limit of 19 years of age for continued reception and support, a measure organisations argue could interrupt successful integration pathways and increase the risk of vulnerability, social exclusion, and exploitation.</w:t>
       </w:r>
@@ -101,51 +112,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The appeal is being promoted by ActionAid, Ai.Bi. Amici dei Bambini, Amnesty International Italia, Associazione Agevolando, ASGI, ARCI, Caritas Italiana, Centro Astalli, CeSPI, CIDAS, CIES ONLUS, CIR – Italian Council for Refugees, CISMAI, Cooperativa CivicoZero, CNCA, Defence for Children International, Fondazione Migrantes, Fondazione Terre des Hommes Italia, ICS – Italian Solidarity Consortium, International Rescue Committee Italia, Intersos, Oxfam Italia, Refugees Welcome, Salesians for Social Welfare, Save the Children Italia, SOS Children's Villages, and Tutors in Rete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MeltingPot (19 May, 2026), [Risky inclusion pathways for minors arriving alone in Italy],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.meltingpot.org/2026/05/percorsi-di-inclusione-a-rischio-per-i-minori-arrivati-soli-in-italia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.05.2026</w:t>
       </w:r>
     </w:p>
@@ -179,52 +190,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -277,51 +288,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -413,51 +424,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DACA896A"/>
+    <w:nsid w:val="5A364A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +697,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/ngos-coalition-expresses-concern-over-risks-limitation-initiatives-inclusion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltingpot.org/2026/05/percorsi-di-inclusione-a-rischio-per-i-minori-arrivati-soli-in-italia/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/ngos-coalition-expresses-concern-over-risks-limitation-initiatives-inclusion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltingpot.org/2026/05/percorsi-di-inclusione-a-rischio-per-i-minori-arrivati-soli-in-italia/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>