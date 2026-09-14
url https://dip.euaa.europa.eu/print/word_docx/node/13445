--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">NGOs coalition expresses concern over risks of limitation of initiatives for inclusion of unaccompanied minors. zzzzzz</w:t>
+          <w:t xml:space="preserve">NGOs coalition expresses concern over risks of limitation of initiatives for inclusion of unaccompanied minors.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A coalition of 27 civil society organisations has urged the Italian Government and Parliament to safeguard protections for unaccompanied migrant children and young people, warning that proposed immigration reforms could undermine established integration pathways and weaken safeguards enshrined in the 2017 Zampa Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeal follows the introduction of the Immigration Bill (S.1869) before the Senate Constitutional Affairs Committee on 19 May. Organisations working with unaccompanied foreign minors have raised concerns that several provisions in the legislation could adversely affect thousands of young people who arrived in Italy as children without parental or family support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The groups noted that the Zampa Law has played a significant role in developing protection and integration mechanisms recognised at both national and European levels, enabling young migrants to access education, vocational training, employment opportunities, and pathways towards independent living.</w:t>
       </w:r>
@@ -115,51 +117,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MeltingPot (19 May, 2026), [Risky inclusion pathways for minors arriving alone in Italy],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.meltingpot.org/2026/05/percorsi-di-inclusione-a-rischio-per-i-minori-arrivati-soli-in-italia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -288,187 +291,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A364A22"/>
+    <w:nsid w:val="DBB8C380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -701,51 +737,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/ngos-coalition-expresses-concern-over-risks-limitation-initiatives-inclusion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltingpot.org/2026/05/percorsi-di-inclusione-a-rischio-per-i-minori-arrivati-soli-in-italia/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>