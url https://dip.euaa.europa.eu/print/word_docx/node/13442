--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ukraine Civil Society Forum rises concerns over reduced support for Ukrainians zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ukraine Civil Society Forum, a coalition of 122 organisations supporting people displaced by the war in Ukraine in Ireland, has criticised the Government’s decision to withdraw state-provided accommodation for beneficiaries of Temporary Protection and to reduce, and ultimately end, financial supports for hosts accommodating Ukrainian refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Forum said the measures would place additional pressure on a community already affected by the ongoing conflict in Ukraine, where missile and drone attacks continue to target civilian areas. It warned that the changes would have a disproportionate impact on vulnerable groups, particularly children, who account for approximately one-third of those benefiting from Temporary Protection in Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forum representatives expressed concern that the policy changes amount to increased pressure on Ukrainians to leave Ireland despite the continuing war and ongoing housing shortages. They argued that the private rental market lacks the capacity to accommodate the more than 56,000 people currently holding Temporary Protection status and cautioned that the withdrawal of accommodation supports could lead to significant instability and hardship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The coalition also raised concerns about the Government’s proposed alternative immigration pathway for those transitioning from Temporary Protection. While welcoming greater clarity around the application process, member organisations said the proposed emphasis on self-sufficiency and the exclusion of applicants receiving state-supported accommodation could make the scheme inaccessible to many Ukrainians, particularly older people, people with disabilities, carers, and others unable to achieve immediate financial independence.</w:t>
       </w:r>
@@ -101,72 +112,72 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doras (26 May, 2026), [Government heaping pressure on Ukrainians to leave Ireland by cutting accommodation supports, says Ukraine Forum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doras.org/news/government-heaping-pressure-ukrainians-leave-ireland-cutting-accommodation-supports-says</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Government approves new measures to phase out support to temporary protection beneficiaries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.05.2026</w:t>
       </w:r>
     </w:p>
@@ -200,52 +211,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -298,51 +309,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -434,51 +445,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C78B86C9"/>
+    <w:nsid w:val="EDAFD4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -707,51 +718,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ukraine-civil-society-forum-rises-concerns-over-reduced-support-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/news/government-heaping-pressure-ukrainians-leave-ireland-cutting-accommodation-supports-says" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/ireland/government-approves-new-measures-phase-out-support-temporary-protection" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ukraine-civil-society-forum-rises-concerns-over-reduced-support-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/news/government-heaping-pressure-ukrainians-leave-ireland-cutting-accommodation-supports-says" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/ireland/government-approves-new-measures-phase-out-support-temporary-protection" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>