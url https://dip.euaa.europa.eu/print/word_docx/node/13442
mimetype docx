--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ukraine Civil Society Forum rises concerns over reduced support for Ukrainians zzzzzz</w:t>
+          <w:t xml:space="preserve">Ukraine Civil Society Forum rises concerns over reduced support for Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ukraine Civil Society Forum, a coalition of 122 organisations supporting people displaced by the war in Ukraine in Ireland, has criticised the Government’s decision to withdraw state-provided accommodation for beneficiaries of Temporary Protection and to reduce, and ultimately end, financial supports for hosts accommodating Ukrainian refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Forum said the measures would place additional pressure on a community already affected by the ongoing conflict in Ukraine, where missile and drone attacks continue to target civilian areas. It warned that the changes would have a disproportionate impact on vulnerable groups, particularly children, who account for approximately one-third of those benefiting from Temporary Protection in Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forum representatives expressed concern that the policy changes amount to increased pressure on Ukrainians to leave Ireland despite the continuing war and ongoing housing shortages. They argued that the private rental market lacks the capacity to accommodate the more than 56,000 people currently holding Temporary Protection status and cautioned that the withdrawal of accommodation supports could lead to significant instability and hardship.</w:t>
       </w:r>
@@ -115,72 +117,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doras (26 May, 2026), [Government heaping pressure on Ukrainians to leave Ireland by cutting accommodation supports, says Ukraine Forum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doras.org/news/government-heaping-pressure-ukrainians-leave-ireland-cutting-accommodation-supports-says</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government approves new measures to phase out support to temporary protection beneficiaries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -309,187 +313,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EDAFD4ED"/>
+    <w:nsid w:val="E1606F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -722,51 +759,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ukraine-civil-society-forum-rises-concerns-over-reduced-support-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/news/government-heaping-pressure-ukrainians-leave-ireland-cutting-accommodation-supports-says" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/ireland/government-approves-new-measures-phase-out-support-temporary-protection" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>