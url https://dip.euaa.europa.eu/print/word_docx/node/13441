--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Government approves new measures to phase out support to temporary protection beneficiaries zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
           <w:color w:val="0B0C0C"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">he Minister for Justice, Home Affairs and Migration Jim O’Callaghan and Minister of State for Migration Colm Brophy have today received the agreement of government for the introduction of a number of measures relating to Ukrainian citizens currently in Ireland holding temporary protection status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The current EU Temporary Protection Directive is due to end on 4 March 2027. While it may be extended at EU level, Ireland is now taking proactive measures to provide more certainty to people currently displaced by the war in Ukraine.</w:t>
       </w:r>
@@ -173,51 +184,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The proposals approved by government today are in line with the 2025 EU Council Recommendation for a co-ordinated approach to transition Ukrainian citizens out of Temporary Protection across the EU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (26 May, 2026), [Minister for Justice, Home Affairs and Migration Jim O’Callaghan and Minister of State for Migration Colm Brophy secure Government approval for new measures in relation to Ukrainian citizens with Temporary Protection status],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-and-minister-of-state-for-migration-colm-brophy-secure-government-approval-for-new-measures-in-relation-to-ukrainian-citizens-with-temporary-protection-status/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.05.2026</w:t>
       </w:r>
     </w:p>
@@ -251,52 +262,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -349,51 +360,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -485,51 +496,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D2B68D7C"/>
+    <w:nsid w:val="F28E2CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -633,51 +644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="69DBC1E4"/>
+    <w:nsid w:val="39121CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -781,51 +792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="634FCA8C"/>
+    <w:nsid w:val="EBEB59E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1060,51 +1071,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-approves-new-measures-phase-out-support-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-and-minister-of-state-for-migration-colm-brophy-secure-government-approval-for-new-measures-in-relation-to-ukrainian-citizens-with-temporary-protection-status/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-approves-new-measures-phase-out-support-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-and-minister-of-state-for-migration-colm-brophy-secure-government-approval-for-new-measures-in-relation-to-ukrainian-citizens-with-temporary-protection-status/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>