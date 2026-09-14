--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government approves new measures to phase out support to temporary protection beneficiaries zzzzzz</w:t>
+          <w:t xml:space="preserve">Government approves new measures to phase out support to temporary protection beneficiaries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
           <w:color w:val="0B0C0C"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">he Minister for Justice, Home Affairs and Migration Jim O’Callaghan and Minister of State for Migration Colm Brophy have today received the agreement of government for the introduction of a number of measures relating to Ukrainian citizens currently in Ireland holding temporary protection status.</w:t>
       </w:r>
@@ -187,51 +189,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (26 May, 2026), [Minister for Justice, Home Affairs and Migration Jim O’Callaghan and Minister of State for Migration Colm Brophy secure Government approval for new measures in relation to Ukrainian citizens with Temporary Protection status],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-and-minister-of-state-for-migration-colm-brophy-secure-government-approval-for-new-measures-in-relation-to-ukrainian-citizens-with-temporary-protection-status/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -360,187 +363,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F28E2CF4"/>
+    <w:nsid w:val="1C29D236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,51 +680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="39121CC3"/>
+    <w:nsid w:val="E6D19478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -792,51 +828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EBEB59E1"/>
+    <w:nsid w:val="CC0AFA86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1075,51 +1111,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-approves-new-measures-phase-out-support-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-and-minister-of-state-for-migration-colm-brophy-secure-government-approval-for-new-measures-in-relation-to-ukrainian-citizens-with-temporary-protection-status/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>