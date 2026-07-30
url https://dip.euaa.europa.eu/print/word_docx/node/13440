--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">IPAT publishes its annual report for 2025 zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland saw a significant reduction in first-instance international protection applications in 2025, with 13,160 applications received compared with 18,561 in 2024, representing a decline of almost 30%. Despite this decrease, application levels remained high by historical standards, with 2025 recording the third-highest annual total on record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reduction in applications reflected a broader trend across Europe. However, the IPAT continued to face substantial demand, beginning the year with a large backlog and receiving a further 15,334 appeals during 2025. As a result, 18,864 appeals remained pending at year-end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In response, the Tribunal achieved a record level of productivity, completing 6,254 appeals during 2025, more than double the number completed in the previous year and the highest annual output since its establishment in 2016. The Tribunal attributed this increase to operational efficiencies, expanded staffing and enhanced training programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During 2025, 59 new Tribunal Members were appointed and received induction training, while a further three members joined in January 2026. By the end of that month, the Tribunal comprised 142 part-time and nine full-time members.</w:t>
       </w:r>
@@ -110,51 +121,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Tribunal stated that these measures have strengthened its capacity to manage a growing workload while maintaining the quality, efficiency and fairness of the appeals process during a period of significant change across Ireland’s international protection system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Appeals Tribunal | An Binse um Achomharic i dtaobh Cosaint Idirnáisiúnta (29 April, 2026), [International Protection Appeals Tribunal Annual Report 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protectionappeals.ie/wp-content/uploads/2026/04/International-Protection-Appeals-Tribunal-Annual-Report-2025.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2026</w:t>
       </w:r>
     </w:p>
@@ -188,52 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -286,51 +297,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -422,51 +433,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CDBA433C"/>
+    <w:nsid w:val="FADE6285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -695,51 +706,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipat-publishes-its-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/wp-content/uploads/2026/04/International-Protection-Appeals-Tribunal-Annual-Report-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipat-publishes-its-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/wp-content/uploads/2026/04/International-Protection-Appeals-Tribunal-Annual-Report-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>