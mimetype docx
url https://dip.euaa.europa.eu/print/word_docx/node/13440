--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IPAT publishes its annual report for 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">IPAT publishes its annual report for 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland saw a significant reduction in first-instance international protection applications in 2025, with 13,160 applications received compared with 18,561 in 2024, representing a decline of almost 30%. Despite this decrease, application levels remained high by historical standards, with 2025 recording the third-highest annual total on record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reduction in applications reflected a broader trend across Europe. However, the IPAT continued to face substantial demand, beginning the year with a large backlog and receiving a further 15,334 appeals during 2025. As a result, 18,864 appeals remained pending at year-end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In response, the Tribunal achieved a record level of productivity, completing 6,254 appeals during 2025, more than double the number completed in the previous year and the highest annual output since its establishment in 2016. The Tribunal attributed this increase to operational efficiencies, expanded staffing and enhanced training programmes.</w:t>
       </w:r>
@@ -124,51 +126,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Appeals Tribunal | An Binse um Achomharic i dtaobh Cosaint Idirnáisiúnta (29 April, 2026), [International Protection Appeals Tribunal Annual Report 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protectionappeals.ie/wp-content/uploads/2026/04/International-Protection-Appeals-Tribunal-Annual-Report-2025.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -297,187 +300,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FADE6285"/>
+    <w:nsid w:val="DFC693E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -710,51 +746,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipat-publishes-its-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/wp-content/uploads/2026/04/International-Protection-Appeals-Tribunal-Annual-Report-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>