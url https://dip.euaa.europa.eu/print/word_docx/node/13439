--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of the Interior, Ombudsperson for Children and other stakeholders discuss age assessment practices zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A multi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Cambria Math&quot;" w:hAnsi="&quot;Cambria Math&quot;" w:eastAsia="&quot;Cambria Math&quot;" w:cs="&quot;Cambria Math&quot;"/>
         </w:rPr>
         <w:t xml:space="preserve">‑</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">stakeholder meeting was held between representatives of the Ministry of the Interior and Administration, the Polish Ombudsperson, the Ombudsperson for Children, the Office of the Patient Rights Ombudsman, UNHCR, IOM, UNICEF and several Polish and international NGOs such as Doctors of the World and Amnesty International, together with professional bodies, including the Polish Medical Society of Radiology, the Supreme Medical Council, the National Consultant in Pediatrics, and the National Consultant in Radiology and Diagnostic Imaging. The discussion focused on the use of medical procedures in age assessment processes that may result in the immigration detention of foreign minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent cooperation will focus on developing recommendations for age assessment practices and identifying measures to strengthen the protection of foreign minors</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’</w:t>
       </w:r>
@@ -72,51 +83,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> rights in proceedings conducted by authorities, in line with international standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsperson for Children | Rzecznik Praw Dziecka (5 May, 2026), Ocena wieku małoletnich cudzoziemców. Debata w Biurze RPD [Age assessment of minor foreigners. Debate in the Office of the Ombudsman],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://brpd.gov.pl/2026/05/05/ocena-wieku-maloletnich-cudzoziemcow-debata-w-biurze-rpd/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.05.2026</w:t>
       </w:r>
     </w:p>
@@ -150,52 +161,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,51 +259,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -384,51 +395,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="787E749D"/>
+    <w:nsid w:val="1BA23511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +668,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/ministry-interior-ombudsperson-children-and-other-stakeholders-discuss-age" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brpd.gov.pl/2026/05/05/ocena-wieku-maloletnich-cudzoziemcow-debata-w-biurze-rpd/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/ministry-interior-ombudsperson-children-and-other-stakeholders-discuss-age" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brpd.gov.pl/2026/05/05/ocena-wieku-maloletnich-cudzoziemcow-debata-w-biurze-rpd/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>