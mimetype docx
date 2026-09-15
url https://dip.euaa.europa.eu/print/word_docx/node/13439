--- v1 (2026-07-30)
+++ v2 (2026-09-15)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior, Ombudsperson for Children and other stakeholders discuss age assessment practices zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior, Ombudsperson for Children and other stakeholders discuss age assessment practices</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A multi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Cambria Math&quot;" w:hAnsi="&quot;Cambria Math&quot;" w:eastAsia="&quot;Cambria Math&quot;" w:cs="&quot;Cambria Math&quot;"/>
         </w:rPr>
         <w:t xml:space="preserve">‑</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">stakeholder meeting was held between representatives of the Ministry of the Interior and Administration, the Polish Ombudsperson, the Ombudsperson for Children, the Office of the Patient Rights Ombudsman, UNHCR, IOM, UNICEF and several Polish and international NGOs such as Doctors of the World and Amnesty International, together with professional bodies, including the Polish Medical Society of Radiology, the Supreme Medical Council, the National Consultant in Pediatrics, and the National Consultant in Radiology and Diagnostic Imaging. The discussion focused on the use of medical procedures in age assessment processes that may result in the immigration detention of foreign minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -86,51 +88,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsperson for Children | Rzecznik Praw Dziecka (5 May, 2026), Ocena wieku małoletnich cudzoziemców. Debata w Biurze RPD [Age assessment of minor foreigners. Debate in the Office of the Ombudsman],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://brpd.gov.pl/2026/05/05/ocena-wieku-maloletnich-cudzoziemcow-debata-w-biurze-rpd/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -259,187 +262,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BA23511"/>
+    <w:nsid w:val="A1F04FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +708,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/ministry-interior-ombudsperson-children-and-other-stakeholders-discuss-age" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brpd.gov.pl/2026/05/05/ocena-wieku-maloletnich-cudzoziemcow-debata-w-biurze-rpd/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>