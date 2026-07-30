--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Department of Justice publishes the Mid-phase review of the Irish Refugee Protection Programme zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The review of the Irish Refugee Protection Programme (IRPP) highlights its significant and positive contribution to global humanitarian efforts, with strong commendations from national and international stakeholders. The programme not only reinforces Ireland’s commitment to refugee resettlement but also enhances its international relations and global solidarity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the review identifies several areas to be improved to sustain and enhance the programme’s effectiveness. The ongoing housing shortage remains a critical barrier, impacting the pace of refugee resettlement. Stakeholders should consider a range of solutions to address this challenge. Refined housing allocations at the local authority level could be considered to mitigate this constraint. Additionally, shifts in public perception and awareness require consideration of sensitive and strategic communication efforts to maintain societal support. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first half of this phase showed positive momentum, particularly with the strategic redirection in IRPP3 leading to increased resettlement numbers. Continued refinement of the strategic approach will be necessary to ensure sustainable and effective delivery. The disparity between pledged and actual resettlement figures will warrant further consideration for Phase 4 of the programme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The shortfall in meeting agreed targets by the Community Sponsorship Ireland (CSI) stream highlights the need to reassess that delivery model as well as the need to set clear and measurable targets for all implementing partners. Given the gap between targeted resettlements and those delivered, it is clear that the current approach is not effective. </w:t>
       </w:r>
@@ -82,51 +93,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">In summary, the IRPP is widely regarded as a successful and strategically important programme. The targeted recommendations contained in this report would serve to enhance the programme, ensuring its continued impact and sustainability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Ireland (21 May, 2026), [Irish Refugee Protection Programme Mid-Phase Review Report],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.gov.ie/static/documents/a1990816/Irish_Refugee_Protection_Programme_Mid-Phase_Review_Report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.05.2026</w:t>
       </w:r>
     </w:p>
@@ -160,52 +171,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -258,51 +269,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -394,51 +405,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F61E907"/>
+    <w:nsid w:val="9A1EBE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +678,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/department-justice-publishes-mid-phase-review-irish-refugee-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/a1990816/Irish_Refugee_Protection_Programme_Mid-Phase_Review_Report.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/department-justice-publishes-mid-phase-review-irish-refugee-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/a1990816/Irish_Refugee_Protection_Programme_Mid-Phase_Review_Report.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>