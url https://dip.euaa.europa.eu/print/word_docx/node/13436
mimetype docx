--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Department of Justice publishes the Mid-phase review of the Irish Refugee Protection Programme zzzzzz</w:t>
+          <w:t xml:space="preserve">Department of Justice publishes the Mid-phase review of the Irish Refugee Protection Programme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The review of the Irish Refugee Protection Programme (IRPP) highlights its significant and positive contribution to global humanitarian efforts, with strong commendations from national and international stakeholders. The programme not only reinforces Ireland’s commitment to refugee resettlement but also enhances its international relations and global solidarity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the review identifies several areas to be improved to sustain and enhance the programme’s effectiveness. The ongoing housing shortage remains a critical barrier, impacting the pace of refugee resettlement. Stakeholders should consider a range of solutions to address this challenge. Refined housing allocations at the local authority level could be considered to mitigate this constraint. Additionally, shifts in public perception and awareness require consideration of sensitive and strategic communication efforts to maintain societal support. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first half of this phase showed positive momentum, particularly with the strategic redirection in IRPP3 leading to increased resettlement numbers. Continued refinement of the strategic approach will be necessary to ensure sustainable and effective delivery. The disparity between pledged and actual resettlement figures will warrant further consideration for Phase 4 of the programme. </w:t>
       </w:r>
@@ -96,51 +98,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Ireland (21 May, 2026), [Irish Refugee Protection Programme Mid-Phase Review Report],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.gov.ie/static/documents/a1990816/Irish_Refugee_Protection_Programme_Mid-Phase_Review_Report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -269,187 +272,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A1EBE31"/>
+    <w:nsid w:val="A36B7D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -682,51 +718,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/department-justice-publishes-mid-phase-review-irish-refugee-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/a1990816/Irish_Refugee_Protection_Programme_Mid-Phase_Review_Report.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>