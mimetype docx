--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Government launches a pilot programme to provide representation services for unaccompanied minors zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of the State’s preparations for the implementation of the EU Migration Pact, the Department of Justice, Home Affairs and Migration has launched a call for proposals from organisations interested in providing representative services for unaccompanied minors seeking international protection in Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The initiative, which will operate on a six-month pilot basis, aims to ensure that unaccompanied minors are supported throughout key stages of the international protection process. The appointed representatives will be responsible for assisting with the collection and provision of information, while ensuring that the best interests of each child remain a primary consideration at all times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisations wishing to apply shall demonstrate relevant experience and expertise in delivering comparable services and ensure nationwide coverage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (8 May, 2026), [Call for Proposals 2026: Provision of Representatives for Unaccompanied Minors Entering the State and Applying for International Protection. (Pilot Programme)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.irishimmigration.ie/call-for-proposals-2026-provision-of-representatives-for-unaccompanied-minors-entering-the-state-and-applying-for-international-protection-pilot-programme/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.05.2026</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70DC2516"/>
+    <w:nsid w:val="B5FAA24F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-launches-pilot-programme-provide-representation-services" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/call-for-proposals-2026-provision-of-representatives-for-unaccompanied-minors-entering-the-state-and-applying-for-international-protection-pilot-programme/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-launches-pilot-programme-provide-representation-services" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/call-for-proposals-2026-provision-of-representatives-for-unaccompanied-minors-entering-the-state-and-applying-for-international-protection-pilot-programme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>