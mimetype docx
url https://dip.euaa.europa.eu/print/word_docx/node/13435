--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government launches a pilot programme to provide representation services for unaccompanied minors zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Government launches a pilot programme to provide representation services for unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of the State’s preparations for the implementation of the EU Migration Pact, the Department of Justice, Home Affairs and Migration has launched a call for proposals from organisations interested in providing representative services for unaccompanied minors seeking international protection in Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The initiative, which will operate on a six-month pilot basis, aims to ensure that unaccompanied minors are supported throughout key stages of the international protection process. The appointed representatives will be responsible for assisting with the collection and provision of information, while ensuring that the best interests of each child remain a primary consideration at all times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisations wishing to apply shall demonstrate relevant experience and expertise in delivering comparable services and ensure nationwide coverage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (8 May, 2026), [Call for Proposals 2026: Provision of Representatives for Unaccompanied Minors Entering the State and Applying for International Protection. (Pilot Programme)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.irishimmigration.ie/call-for-proposals-2026-provision-of-representatives-for-unaccompanied-minors-entering-the-state-and-applying-for-international-protection-pilot-programme/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B5FAA24F"/>
+    <w:nsid w:val="2F05140D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-launches-pilot-programme-provide-representation-services" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/call-for-proposals-2026-provision-of-representatives-for-unaccompanied-minors-entering-the-state-and-applying-for-international-protection-pilot-programme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-launches-pilot-programme-provide-representation-services" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/call-for-proposals-2026-provision-of-representatives-for-unaccompanied-minors-entering-the-state-and-applying-for-international-protection-pilot-programme/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>