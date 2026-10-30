--- v2 (2026-08-28)
+++ v3 (2026-10-30)
@@ -22,77 +22,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Council adopts proposal to amend the Foreign Nationals and Integration Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council adopted a proposal to amend the Foreign Nationals and Integration Act, aiming to improve labour market access for beneficiaries of protection status S and third‑country nationals trained in Switzerland. The reform would allow employed S‑status holders to change canton under certain conditions, require unemployed beneficiaries to register with public employment services and extend job search opportunities. It also facilitates labour market admission for third‑country nationals who completed higher vocational training or postdoctoral work in Switzerland, granting them up to six months to find employment after completing their studies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (27 May, 2026), Faciliter l’accès au marché du travail pour les bénéficiaires du statut de protection S et les ressortissants d’États tiers formés en Suisse [Facilitating access to the labour market for beneficiaries of protection status S and third-country nationals trained in Switzerland],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.05.2026</w:t>
       </w:r>
@@ -127,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44596E3F"/>
+    <w:nsid w:val="F3C64039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-proposal-amend-foreign-nationals-and-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-proposal-amend-foreign-nationals-and-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>