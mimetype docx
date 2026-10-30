--- v3 (2026-10-30)
+++ v4 (2026-10-30)
@@ -406,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F3C64039"/>
+    <w:nsid w:val="2041D693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>