--- v0 (2026-06-15)
+++ v1 (2026-08-27)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council adopts proposal to amend the Foregin Nationals and Integration Act zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council adopts proposal to amend the Foreign Nationals and Integration Act</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council adopted a proposal to amend the Foreign Nationals and Integration Act, aiming to improve labour market access for beneficiaries of protection status S and third‑country nationals trained in Switzerland. The reform would allow employed S‑status holders to change canton under certain conditions, require unemployed beneficiaries to register with public employment services and extend job search opportunities. It also facilitates labour market admission for third‑country nationals who completed higher vocational training or postdoctoral work in Switzerland, granting them up to six months to find employment after completing their studies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (27 May, 2026), Faciliter l’accès au marché du travail pour les bénéficiaires du statut de protection S et les ressortissants d’États tiers formés en Suisse [Facilitating access to the labour market for beneficiaries of protection status S and third-country nationals trained in Switzerland],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70794390"/>
+    <w:nsid w:val="6025544E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-proposal-amend-foregin-nationals-and-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-proposal-amend-foreign-nationals-and-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>