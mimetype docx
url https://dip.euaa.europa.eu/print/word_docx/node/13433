--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Council adopts proposal to amend the Foreign Nationals and Integration Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council adopted a proposal to amend the Foreign Nationals and Integration Act, aiming to improve labour market access for beneficiaries of protection status S and third‑country nationals trained in Switzerland. The reform would allow employed S‑status holders to change canton under certain conditions, require unemployed beneficiaries to register with public employment services and extend job search opportunities. It also facilitates labour market admission for third‑country nationals who completed higher vocational training or postdoctoral work in Switzerland, granting them up to six months to find employment after completing their studies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (27 May, 2026), Faciliter l’accès au marché du travail pour les bénéficiaires du statut de protection S et les ressortissants d’États tiers formés en Suisse [Facilitating access to the labour market for beneficiaries of protection status S and third-country nationals trained in Switzerland],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.05.2026</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6025544E"/>
+    <w:nsid w:val="44596E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-proposal-amend-foreign-nationals-and-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-proposal-amend-foreign-nationals-and-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/CoWK1pRQ0MgU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>