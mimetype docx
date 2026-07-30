--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Government discusses integration policies with voluntary organisations at the National Integration Conference zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Labour and Social Inclusion met with voluntary organisations at the government’s National Integration Conference to discuss ways to improve the integration policy. The discussions focused on increasing labour market participation, improving living conditions, reducing segregation and addressing cultural barriers to inclusion. The minister highlighted the importance of language training, employment opportunities and input from civil society, and noted that the government is working on the new integration strategy alongside existing measures to support integration and employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (1 June, 2026), Regjeringas integreringskonferanse [Government Integration Conference],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/regjeringens-integreringskonferanse/id3163580/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.06.2026</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DB7C378"/>
+    <w:nsid w:val="531DDBB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-discusses-integration-policies-voluntary-organisations-national" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringens-integreringskonferanse/id3163580/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-discusses-integration-policies-voluntary-organisations-national" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringens-integreringskonferanse/id3163580/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>