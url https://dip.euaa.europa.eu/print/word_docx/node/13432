--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government discusses integration policies with voluntary organisations at the National Integration Conference zzzzzz</w:t>
+          <w:t xml:space="preserve">Government discusses integration policies with voluntary organisations at the National Integration Conference</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Labour and Social Inclusion met with voluntary organisations at the government’s National Integration Conference to discuss ways to improve the integration policy. The discussions focused on increasing labour market participation, improving living conditions, reducing segregation and addressing cultural barriers to inclusion. The minister highlighted the importance of language training, employment opportunities and input from civil society, and noted that the government is working on the new integration strategy alongside existing measures to support integration and employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (1 June, 2026), Regjeringas integreringskonferanse [Government Integration Conference],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/regjeringens-integreringskonferanse/id3163580/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="531DDBB0"/>
+    <w:nsid w:val="19D91860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-discusses-integration-policies-voluntary-organisations-national" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringens-integreringskonferanse/id3163580/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>