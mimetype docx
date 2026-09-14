--- v2 (2026-09-14)
+++ v3 (2026-09-14)
@@ -406,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19D91860"/>
+    <w:nsid w:val="7D6D2940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>