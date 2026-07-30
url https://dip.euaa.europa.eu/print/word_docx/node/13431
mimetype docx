--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Parliament adopts government's new declaration on integration for newly-arrived refugees and their family members zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Parliament (Storting) adopted the government's new declaration on integration for newly arrived refugees and their family members.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="333333"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The declaration clarifies the rights, duties and expectations that apply in Norwegian society. The declaration emphasises, among other things, that work and Norwegian language training are key to integration, and that everyone has the right to live free lives free from violence, coercion and negative social control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No separate sanctions are introduced in connection with the declaration, but violations of Norwegian law may have consequences under other regulations:</w:t>
       </w:r>
@@ -123,72 +134,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">The aim is for the declaration to enter into force from 1 January 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (30 May, 2026), Nye krav til flyktninger vedtatt: – Skal være tydelige fra start [New requirements for refugees adopted: "Must be clear from the start"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/nye-krav-til-flyktninger-vedtatt-skal-vare-tydelige-fra-start/id3163308/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Government sends new bill on integration declaration to Parliament</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.05.2026</w:t>
       </w:r>
     </w:p>
@@ -222,52 +233,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -320,51 +331,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -456,51 +467,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D20DE2A"/>
+    <w:nsid w:val="A2775774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -604,51 +615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="79705624"/>
+    <w:nsid w:val="78650E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -880,51 +891,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/parliament-adopts-governments-new-declaration-integration-newly-arrived" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nye-krav-til-flyktninger-vedtatt-skal-vare-tydelige-fra-start/id3163308/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/norway/government-sends-new-bill-integration-declaration-parliament" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/parliament-adopts-governments-new-declaration-integration-newly-arrived" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nye-krav-til-flyktninger-vedtatt-skal-vare-tydelige-fra-start/id3163308/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/norway/government-sends-new-bill-integration-declaration-parliament" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>