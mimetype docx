--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Parliament adopts government's new declaration on integration for newly-arrived refugees and their family members zzzzzz</w:t>
+          <w:t xml:space="preserve">Parliament adopts government's new declaration on integration for newly-arrived refugees and their family members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Parliament (Storting) adopted the government's new declaration on integration for newly arrived refugees and their family members.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="333333"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The declaration clarifies the rights, duties and expectations that apply in Norwegian society. The declaration emphasises, among other things, that work and Norwegian language training are key to integration, and that everyone has the right to live free lives free from violence, coercion and negative social control.</w:t>
       </w:r>
@@ -137,72 +139,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (30 May, 2026), Nye krav til flyktninger vedtatt: – Skal være tydelige fra start [New requirements for refugees adopted: "Must be clear from the start"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/nye-krav-til-flyktninger-vedtatt-skal-vare-tydelige-fra-start/id3163308/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government sends new bill on integration declaration to Parliament</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -331,187 +335,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A2775774"/>
+    <w:nsid w:val="ACCC7B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -615,51 +652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="78650E41"/>
+    <w:nsid w:val="186C5FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -895,51 +932,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/parliament-adopts-governments-new-declaration-integration-newly-arrived" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nye-krav-til-flyktninger-vedtatt-skal-vare-tydelige-fra-start/id3163308/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/norway/government-sends-new-bill-integration-declaration-parliament" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>