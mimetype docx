--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,55 +21,66 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">UNE allows new applications for international protection for applicants previously refused due to residence permit, following a Supreme Court judgment zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 27 March 2026, the Supreme Court handed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">down a judgment in an asylum case</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The court clarified that the fact that a person already has a residence permit in Norway does not provide grounds for rejecting an application for protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This clarification establishes that the interpretation of the law previously relied upon by the Immigration Appeals Board (UNE) and reflected in the practice of the Norwegian Directorate of Immigration (UDI) was incorrect. As a result, the clarification may affect numerous cases that were rejected on the same grounds. Applicants who were denied protection because they already held a residence permit may now be eligible to submit a new application for protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants that want to have their case reassessed, must contact the police to submit a new application for protection. </w:t>
       </w:r>
@@ -80,51 +91,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (1 June, 2026), Enkelte kan søke om beskyttelse på nytt etter dom i Høyesterett [Some people can apply for protection again after a judgment in the Supreme Court],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/enkelte-kan-soke-om-beskyttelse-pa-nytt-etter-dom-i-hoyesterett/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.06.2026</w:t>
       </w:r>
     </w:p>
@@ -158,52 +169,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +267,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -392,51 +403,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="547DA6B7"/>
+    <w:nsid w:val="2359C167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +676,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-allows-new-applications-international-protection-applicants-previously" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domstol.no/no/hoyesterett/avgjorelser/avgjorelser-2026/hoyesterett---sivil/HR-2026-726-A/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/enkelte-kan-soke-om-beskyttelse-pa-nytt-etter-dom-i-hoyesterett/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-allows-new-applications-international-protection-applicants-previously" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domstol.no/no/hoyesterett/avgjorelser/avgjorelser-2026/hoyesterett---sivil/HR-2026-726-A/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/enkelte-kan-soke-om-beskyttelse-pa-nytt-etter-dom-i-hoyesterett/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>