--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,77 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE allows new applications for international protection for applicants previously refused due to residence permit, following a Supreme Court judgment zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE allows new applications for international protection for applicants previously refused due to residence permit, following a Supreme Court judgment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 27 March 2026, the Supreme Court handed </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">down a judgment in an asylum case</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The court clarified that the fact that a person already has a residence permit in Norway does not provide grounds for rejecting an application for protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This clarification establishes that the interpretation of the law previously relied upon by the Immigration Appeals Board (UNE) and reflected in the practice of the Norwegian Directorate of Immigration (UDI) was incorrect. As a result, the clarification may affect numerous cases that were rejected on the same grounds. Applicants who were denied protection because they already held a residence permit may now be eligible to submit a new application for protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants that want to have their case reassessed, must contact the police to submit a new application for protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -94,51 +97,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (1 June, 2026), Enkelte kan søke om beskyttelse på nytt etter dom i Høyesterett [Some people can apply for protection again after a judgment in the Supreme Court],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/enkelte-kan-soke-om-beskyttelse-pa-nytt-etter-dom-i-hoyesterett/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -267,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2359C167"/>
+    <w:nsid w:val="4B8DE7AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -680,51 +717,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-allows-new-applications-international-protection-applicants-previously" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domstol.no/no/hoyesterett/avgjorelser/avgjorelser-2026/hoyesterett---sivil/HR-2026-726-A/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/enkelte-kan-soke-om-beskyttelse-pa-nytt-etter-dom-i-hoyesterett/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>