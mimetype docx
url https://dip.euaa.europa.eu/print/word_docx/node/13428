--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,119 +13,135 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of the Interior and Administration introduced a new model form for applying for international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of the Interior and Administration introduced a new model form for applying for international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">With effect from 23 April 2026, new forms for applying for international protection were adopted by a regulation of the Ministry of the Interior and Administration (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws 2026, Item 489</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), replacing those in place since late 2015 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws 2015, Item 1859</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new forms introduce more detailed identity and security verification, request more comprehensive information on the travel route and include additional questions on prior asylum applications in other countries. It also adopt a more structured approach to the legal grounds for requesting international protection and expand the sections on vulnerability and protection needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Administration | Ministerstwo Spraw Wewnętrznych i Administracji (9 April, 2026), Rozporządzenie Ministra Spraw Wewnętrznych i Administracji z dnia 27 marca 2026 r. w sprawie wzoru formularza wniosku o udzielenie ochrony międzynarodowej [Regulation of the Minister of the Interior and Administration of 27 March 2026 on the model application form for international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,52 +172,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -254,187 +270,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9D7158E6"/>
+    <w:nsid w:val="C11EDBC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -663,55 +712,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/ministry-interior-and-administration-introduced-new-model-form-applying" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2015/pozycja/1859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/ministry-interior-and-administration-introduced-new-model-form-applying" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2015/pozycja/1859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>