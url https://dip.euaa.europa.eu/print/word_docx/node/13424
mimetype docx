--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,77 +13,91 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Croatian Independent Monitoring Mechanism publishes 2025 Annual Report with recommendations on migrants’ rights at the border zzzzzz</w:t>
+          <w:t xml:space="preserve">Croatian Independent Monitoring Mechanism publishes 2025 Annual Report with recommendations on migrants’ rights at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Croatian Independent Monitoring Mechanism (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nezavisni Mehanizam Nadzora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) has published its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 Annual Report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, based on data collected during 204 observation operations, including 49 green‑border observations and interviews with 50 foreign nationals. The findings draw on records from relevant facilities and locations, as well as interviews conducted mainly in transit and reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on the collected data, the report makes the following recommendations, among others:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -153,75 +167,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">: Address staffing levels and the working conditions of police officers as matters that directly affect the protection of fundamental rights. Substantially increase interpretation and cultural mediation capacity. Ensure that staff working with migrants are trained in communication, interpersonal skills, cultural sensitivity, and the ability to recognise distress, vulnerability, trafficking indicators, gender‑based violence, and signs of physical or mental health deterioration. Where needed, improve communication and information equipment, and develop technical tools that enhance traceability and reduce unnecessary administrative burdens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Independent Monitoring Mechanism | Nezavisni mehanizam nadzora (1 April, 2026), NMN objavio svoje Godišnje izvješće za 2025. godinu [NMN publishes its Annual Report for 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nmn.hr/istaknuto/nmn-objavio-svoje-godisnje-izvjesce-za-2025-godinu/81</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Independent Monitoring Mechanism presented its periodic report to the Advisory Board and Ministry of Interior</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -252,52 +268,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Detention, Applicants with special needs, Information provision, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -350,187 +366,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E8F205D"/>
+    <w:nsid w:val="09DE4F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -634,51 +683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F586A163"/>
+    <w:nsid w:val="E71F2359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -910,55 +959,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-independent-monitoring-mechanism-publishes-2025-annual-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/UserDocsImages/dokumenti/IMM%202025%20Annual%20Report.pdf?vel=9510244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/istaknuto/nmn-objavio-svoje-godisnje-izvjesce-za-2025-godinu/81" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/independent-monitoring-mechanism-presented-its-periodic-report-advisory-board" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-independent-monitoring-mechanism-publishes-2025-annual-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/UserDocsImages/dokumenti/IMM%202025%20Annual%20Report.pdf?vel=9510244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/istaknuto/nmn-objavio-svoje-godisnje-izvjesce-za-2025-godinu/81" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/independent-monitoring-mechanism-presented-its-periodic-report-advisory-board" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>