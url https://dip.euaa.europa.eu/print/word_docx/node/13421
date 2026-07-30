--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,67 +21,78 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Croatian government submits to the Parliament the final proposals of the acts aligning its international protection and foreigners laws with the EU Pact on Migration and Asylum zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The final proposals of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Amendments to the Law on International and Temporary Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Amendments to the Law on Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, both intended to harmonise national legislation with EU law ahead of the application of the Pact on Migration and Asylum from 12 June 2026, have been submitted to the Croatian Parliament for a second reading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister noted that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">the proposed amendments to the Law on International and Temporary Protection introduce</w:t>
       </w:r>
@@ -103,92 +114,92 @@
         <w:rPr/>
         <w:t xml:space="preserve"> an obligation to take a Croatian language exam, extend temporary residence for study purposes for up to three years, and allow seasonal work permits to be issued for up to three years. Certain work permits will also become more flexible. Notably, the amendments introduce a return procedure at the border for persons who receive a negative decision on their application in the asylum procedure at the external border, and they establish an independent Fundamental Rights Monitoring Mechanism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (30 April, 2026), Sjednica Vlade RH: Ministar Božinović predstavio izmjene i dopune Zakona o međunarodnoj i privremenoj zaštiti [Session of the Government of the Republic of Croatia: Minister Božinović presented amendments to the Law on International and Temporary Protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-medjunarodnoj-i-privremenoj-zastiti/298360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (23 April, 2026), Sjednica Vlade RH: Ministar Božinović predstavio izmjene i dopune Zakona o strancima [Session of the Government of the Republic of Croatia: Minister Božinović presented amendments to the Law on Foreigners],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-strancima/298342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister presents draft amendments to Law on International and Temporary Protection and the Act on Foreigners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.04.2026</w:t>
       </w:r>
     </w:p>
@@ -222,52 +233,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -320,51 +331,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -456,51 +467,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57F3738E"/>
+    <w:nsid w:val="82D1AAC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -729,51 +740,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-government-submits-parliament-final-proposals-acts-aligning-its" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/UserDocsImages/2026/4/165%20-%201.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/UserDocsImages/2026/4/162%20-%201.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-medjunarodnoj-i-privremenoj-zastiti/298360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-strancima/298342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/minister-presents-draft-amendments-law-international-and-temporary-protection" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-government-submits-parliament-final-proposals-acts-aligning-its" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/UserDocsImages/2026/4/165%20-%201.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/UserDocsImages/2026/4/162%20-%201.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-medjunarodnoj-i-privremenoj-zastiti/298360" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-strancima/298342" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/minister-presents-draft-amendments-law-international-and-temporary-protection" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>