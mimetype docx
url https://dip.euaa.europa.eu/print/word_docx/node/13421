--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,89 +13,93 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Croatian government submits to the Parliament the final proposals of the acts aligning its international protection and foreigners laws with the EU Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">The Croatian government submits to the Parliament the final proposals of the acts aligning its international protection and foreigners laws with the EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The final proposals of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Amendments to the Law on International and Temporary Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Amendments to the Law on Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, both intended to harmonise national legislation with EU law ahead of the application of the Pact on Migration and Asylum from 12 June 2026, have been submitted to the Croatian Parliament for a second reading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister noted that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">the proposed amendments to the Law on International and Temporary Protection introduce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a mandatory border procedure to be applied to applicants for international protection who provide false information, pose a security risk, or come from countries with a low recognition rate of international protection (below 20%). The amendments also foresee the application of the EU list of safe third countries, with the possibility of adopting a national list; the participation in the European solidarity mechanism; the lowering of the age threshold for Eurodac registration from 14 to 6 years; and measures enabling more flexible crisis management and faster identification of the Member State responsible for examining an application. Reception conditions and integration are also addressed, including quality control, the introduction of an obligation to participate in integration measures, including Croatian language learning, and a clearer distinction between movement‑restriction measures and detention. Provisions on interpretation and measures for child applicants are likewise included.</w:t>
@@ -117,92 +121,95 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (30 April, 2026), Sjednica Vlade RH: Ministar Božinović predstavio izmjene i dopune Zakona o međunarodnoj i privremenoj zaštiti [Session of the Government of the Republic of Croatia: Minister Božinović presented amendments to the Law on International and Temporary Protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-medjunarodnoj-i-privremenoj-zastiti/298360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (23 April, 2026), Sjednica Vlade RH: Ministar Božinović predstavio izmjene i dopune Zakona o strancima [Session of the Government of the Republic of Croatia: Minister Božinović presented amendments to the Law on Foreigners],</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-strancima/298342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister presents draft amendments to Law on International and Temporary Protection and the Act on Foreigners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -331,187 +338,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82D1AAC9"/>
+    <w:nsid w:val="C28912AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -744,51 +784,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-government-submits-parliament-final-proposals-acts-aligning-its" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/UserDocsImages/2026/4/165%20-%201.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/UserDocsImages/2026/4/162%20-%201.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-medjunarodnoj-i-privremenoj-zastiti/298360" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/sjednica-vlade-rh-ministar-bozinovic-predstavio-izmjene-i-dopune-zakona-o-strancima/298342" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/minister-presents-draft-amendments-law-international-and-temporary-protection" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>