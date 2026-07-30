--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,146 +21,157 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Senate adopts bill introducing a Dual Status System but rejects proposal for Asylum Emergency Measures Act zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 21 April 2026, the Senate adopted the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Introduction of the Dual Status System Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. With this bill, the Aliens Act 2000 will be amended to introduce a distinction between refugee status and subsidiary protection status. Currently, the same residence permit granting equivalent rights is awarded to both statuses. The adoption of this bill produces stricter family reunification conditions for beneficiaries of subsidiary protection. On the other hand, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Emergency Measures Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was rejected by the Senate on the same day. The act proposed several measures which aimed to relieve pressure on the different authorities in the asylum chain and to reduce the influx of asylum seekers. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Rijksoverheid (21 April, 2026), Wet invoering tweestatusstelsel [Introduction of the two-status system Act],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eerstekamer.nl/wetsvoorstel/36703_wet_invoering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Rijksoverheid (21 April, 2026), Asielnoodmaatregelenwet [Asylum Emergency Measures Act],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eerstekamer.nl/wetsvoorstel/36704_asielnoodmaatregelenwet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Council of Ministers approves the Asylum Emergency Measures Act and the Law introducing Two Status Systems</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.04.2026</w:t>
       </w:r>
     </w:p>
@@ -194,52 +205,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Content of protection, Family reunification, Crisis and emergency measures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -292,51 +303,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -428,51 +439,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE3D4C41"/>
+    <w:nsid w:val="A5FE72B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -701,51 +712,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/senate-adopts-bill-introducing-dual-status-system-rejects-proposal-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36703_wet_invoering" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36704_asielnoodmaatregelenwet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/netherlands/council-ministers-approves-asylum-emergency-measures-act-and-law" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/senate-adopts-bill-introducing-dual-status-system-rejects-proposal-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36703_wet_invoering" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36704_asielnoodmaatregelenwet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/netherlands/council-ministers-approves-asylum-emergency-measures-act-and-law" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>