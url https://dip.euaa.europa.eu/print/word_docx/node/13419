--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,168 +13,175 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Senate adopts bill introducing a Dual Status System but rejects proposal for Asylum Emergency Measures Act zzzzzz</w:t>
+          <w:t xml:space="preserve">Senate adopts bill introducing a Dual Status System but rejects proposal for Asylum Emergency Measures Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 21 April 2026, the Senate adopted the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Introduction of the Dual Status System Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. With this bill, the Aliens Act 2000 will be amended to introduce a distinction between refugee status and subsidiary protection status. Currently, the same residence permit granting equivalent rights is awarded to both statuses. The adoption of this bill produces stricter family reunification conditions for beneficiaries of subsidiary protection. On the other hand, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Emergency Measures Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was rejected by the Senate on the same day. The act proposed several measures which aimed to relieve pressure on the different authorities in the asylum chain and to reduce the influx of asylum seekers. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Rijksoverheid (21 April, 2026), Wet invoering tweestatusstelsel [Introduction of the two-status system Act],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eerstekamer.nl/wetsvoorstel/36703_wet_invoering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Rijksoverheid (21 April, 2026), Asielnoodmaatregelenwet [Asylum Emergency Measures Act],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eerstekamer.nl/wetsvoorstel/36704_asielnoodmaatregelenwet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Council of Ministers approves the Asylum Emergency Measures Act and the Law introducing Two Status Systems</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -303,187 +310,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5FE72B0"/>
+    <w:nsid w:val="57D93882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -716,51 +756,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/senate-adopts-bill-introducing-dual-status-system-rejects-proposal-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36703_wet_invoering" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36704_asielnoodmaatregelenwet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/netherlands/council-ministers-approves-asylum-emergency-measures-act-and-law" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>