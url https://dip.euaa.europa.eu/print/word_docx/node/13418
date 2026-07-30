--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,247 +21,258 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Croatian Ombudsperson met with civil society organisations to discuss challenges in migration and international protection zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 22 May 2026, the Croatian Ombudswoman and advisors from her office met with civil society organizations working in the field of migration, including those providing psychosocial assistance, free legal aid, and health care, as well as lawyers offering free legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The meeting was attended by representatives of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Red Cross</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrvatski crveni križ</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Rights Project Sisak</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt građanskih prava Sisak</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Law Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrvatski pravni centar</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre for Peace Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centar za mirovne studije</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Jesuit Refugee Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Isusovačka služba za izbjeglice</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Borders:none</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Doctors of the World</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liječnika svijeta</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Institute for Democracy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Idemo institut za demokraciju</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Are You Syrious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Society for Psychological Assistance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Društvo za psihološku pomoć</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -269,51 +280,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The discussion addressed, among other issues, various obstacles to exercising rights in international protection procedures, access for civil society organizations to reception centers for applicants for international protection and to reception centers for foreigners, procedures for assessing the vulnerability of individuals, challenges related to integration, and access to the courts, free legal aid, and health care for persons with different migration statuses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsperson | Pučki pravobranitelj (22 May, 2026), Sastanak s organizacijama civilnog društva i odvjetnicima koji djeluju u području migracija [Meeting with civil society organisations and lawyers working in the field of migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ombudsman.hr/hr/sastanak-s-organizacijama-civilnog-drustva-i-odvjetnicima-koji-djeluju-u-podrucju-migracija/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.05.2026</w:t>
       </w:r>
     </w:p>
@@ -347,52 +358,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId19"/>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -445,51 +456,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -581,51 +592,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC46D555"/>
+    <w:nsid w:val="D3FF2CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -854,51 +865,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-ombudsperson-met-civil-society-organisations-discuss-challenges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hck.hr/sto-radimo/azil-i-migracije/23" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpsisak.hr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.hr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrv.jrs.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordersnone.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doctorsoftheworld.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idemoeurope.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.areyousyrious.eu/en-US/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpp.hr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/sastanak-s-organizacijama-civilnog-drustva-i-odvjetnicima-koji-djeluju-u-podrucju-migracija/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-ombudsperson-met-civil-society-organisations-discuss-challenges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hck.hr/sto-radimo/azil-i-migracije/23" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpsisak.hr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.hr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrv.jrs.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordersnone.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doctorsoftheworld.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idemoeurope.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.areyousyrious.eu/en-US/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpp.hr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/sastanak-s-organizacijama-civilnog-drustva-i-odvjetnicima-koji-djeluju-u-podrucju-migracija/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>