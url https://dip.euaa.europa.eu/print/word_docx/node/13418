--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,269 +13,281 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Croatian Ombudsperson met with civil society organisations to discuss challenges in migration and international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">The Croatian Ombudsperson met with civil society organisations to discuss challenges in migration and international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 22 May 2026, the Croatian Ombudswoman and advisors from her office met with civil society organizations working in the field of migration, including those providing psychosocial assistance, free legal aid, and health care, as well as lawyers offering free legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The meeting was attended by representatives of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Red Cross</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrvatski crveni križ</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Rights Project Sisak</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt građanskih prava Sisak</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Law Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrvatski pravni centar</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre for Peace Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centar za mirovne studije</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Jesuit Refugee Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Isusovačka služba za izbjeglice</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Borders:none</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Doctors of the World</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liječnika svijeta</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Institute for Democracy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Idemo institut za demokraciju</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Are You Syrious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Society for Psychological Assistance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Društvo za psihološku pomoć</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The discussion addressed, among other issues, various obstacles to exercising rights in international protection procedures, access for civil society organizations to reception centers for applicants for international protection and to reception centers for foreigners, procedures for assessing the vulnerability of individuals, challenges related to integration, and access to the courts, free legal aid, and health care for persons with different migration statuses.</w:t>
@@ -283,51 +295,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsperson | Pučki pravobranitelj (22 May, 2026), Sastanak s organizacijama civilnog društva i odvjetnicima koji djeluju u području migracija [Meeting with civil society organisations and lawyers working in the field of migration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ombudsman.hr/hr/sastanak-s-organizacijama-civilnog-drustva-i-odvjetnicima-koji-djeluju-u-podrucju-migracija/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -456,187 +469,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D3FF2CCB"/>
+    <w:nsid w:val="6A7497E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -869,51 +915,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-ombudsperson-met-civil-society-organisations-discuss-challenges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hck.hr/sto-radimo/azil-i-migracije/23" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpsisak.hr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.hr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrv.jrs.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordersnone.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doctorsoftheworld.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idemoeurope.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.areyousyrious.eu/en-US/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpp.hr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/sastanak-s-organizacijama-civilnog-drustva-i-odvjetnicima-koji-djeluju-u-podrucju-migracija/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>