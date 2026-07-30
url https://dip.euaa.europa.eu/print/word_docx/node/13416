--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -26,92 +26,103 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Senate adopts Asylum and Migration Pact Implementation Act zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
           <w:t xml:space="preserve">The Asylum and Migration Pact Implementation Act 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was adopted by the Senate on 26 May 2026. The law is pending publication in the Official Gazette and will enter into force on 12 June 2026. In a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">press release</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Immigration and Naturalisation Service (IND) noted the direct consequences of this act for the asylum procedure, which will require major adjustments and increased capacity. It highlighted that a simplification of the procedure will bring faster clarity to applicants on where they stand. To this end, the IND announced that it plans to make the necessary changes step by step in the coming months, including the further development of IT systems. While from 12 June the IND will work according to the new guidelines, it stated that it may take several months for the smooth running of the new asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (26 May, 2026), Nieuwe asielprocedure geeft aanvragers sneller duidelijkheid [New asylum procedure gives applicants clarity faster],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ind.nl/nl/nieuws/nieuwe-asielprocedure-geeft-aanvragers-sneller-duidelijkheid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.05.2026</w:t>
       </w:r>
     </w:p>
@@ -145,52 +156,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -243,51 +254,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -379,51 +390,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DE5B6F0"/>
+    <w:nsid w:val="C2742E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -652,51 +663,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/senate-adopts-asylum-and-migration-pact-implementation-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36871_uitvoerings_en#p1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/nieuwe-asielprocedure-geeft-aanvragers-sneller-duidelijkheid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/senate-adopts-asylum-and-migration-pact-implementation-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36871_uitvoerings_en#p1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/nieuwe-asielprocedure-geeft-aanvragers-sneller-duidelijkheid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>