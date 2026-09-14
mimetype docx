--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,119 +13,124 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Senate adopts Asylum and Migration Pact Implementation Act zzzzzz</w:t>
+          <w:t xml:space="preserve">Senate adopts Asylum and Migration Pact Implementation Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Asylum and Migration Pact Implementation Act 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was adopted by the Senate on 26 May 2026. The law is pending publication in the Official Gazette and will enter into force on 12 June 2026. In a </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">press release</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Immigration and Naturalisation Service (IND) noted the direct consequences of this act for the asylum procedure, which will require major adjustments and increased capacity. It highlighted that a simplification of the procedure will bring faster clarity to applicants on where they stand. To this end, the IND announced that it plans to make the necessary changes step by step in the coming months, including the further development of IT systems. While from 12 June the IND will work according to the new guidelines, it stated that it may take several months for the smooth running of the new asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (26 May, 2026), Nieuwe asielprocedure geeft aanvragers sneller duidelijkheid [New asylum procedure gives applicants clarity faster],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ind.nl/nl/nieuws/nieuwe-asielprocedure-geeft-aanvragers-sneller-duidelijkheid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,187 +259,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C2742E39"/>
+    <w:nsid w:val="7CE602EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +705,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/senate-adopts-asylum-and-migration-pact-implementation-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/wetsvoorstel/36871_uitvoerings_en#p1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/nieuwe-asielprocedure-geeft-aanvragers-sneller-duidelijkheid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>