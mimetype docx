--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Programme for the improvement of the quality of interpreting services in asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Programme for the improvement of the quality of interpreting services in asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR founded programme for the provision of quality interpretation in the asylum system and for the mentoring and labor inclusion and support for young refugees in Spain. The programme is implemented by Accem between February and December 2026 with an amount of 203.000 euros. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accem (1 February, 2026), Intepretacion de calidad para el sistema de asilo y mentoria y apoyos de inclusion laboral para jovenes refugiados en Espana [Quality interpretation for the asylum system and mentoring and labour inclusion supports for young refugees in Spain],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.accem.es/programas/interpretacion-de-calidad-para-el-sistema-de-asilo-y-mentoria-y-apoyos-de-inclusion-laboral-para</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ADF76006"/>
+    <w:nsid w:val="06955396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/programme-improvement-quality-interpreting-services-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accem.es/programas/interpretacion-de-calidad-para-el-sistema-de-asilo-y-mentoria-y-apoyos-de-inclusion-laboral-para" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/programme-improvement-quality-interpreting-services-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accem.es/programas/interpretacion-de-calidad-para-el-sistema-de-asilo-y-mentoria-y-apoyos-de-inclusion-laboral-para" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>