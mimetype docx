--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,109 +22,97 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CSO's information page about the procedure for the regularisation of migrants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CEAR's information page including questions and answers about the procedure for the extraordination regularisation of migrants, including for applicants for international protection. Additionally, an information leaflet with key information is also avaliable </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spanish Commission for Refugee Aid | Comisión Española de Ayuda al Refugiado (16 April, 2026), Regularización extraordinaria: Preguntas y respuestas [Extraordinary regularization: Questions and answers],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cear.es/noticias/regularizacion-extraordinaria-preguntas-y-respuestas-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2026</w:t>
       </w:r>
@@ -159,52 +147,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -269,51 +257,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -426,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9C38D87C"/>
+    <w:nsid w:val="BC11C81B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +687,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/csos-information-page-about-procedure-regularisation-migrants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/wp-content/uploads/2026/04/RE_folleto_digital.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/regularizacion-extraordinaria-preguntas-y-respuestas-2/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/csos-information-page-about-procedure-regularisation-migrants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/wp-content/uploads/2026/04/RE_folleto_digital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/regularizacion-extraordinaria-preguntas-y-respuestas-2/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>