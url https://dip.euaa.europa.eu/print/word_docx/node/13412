--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,96 +21,107 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Offices available to submit the application for regularisation zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Face-to-face assistance to request extraordinary regularisation is offered in 436 Social Security, postal and immigration offices, with special attention to areas with the highest presence of foreigners. The full list of offices are available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appoitments are mandatory and can be requested by phone (by calling 060), by email (through the Ministry of Interior's website and the Ministry of Inclusion, Social Security and Migration's website).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (21 April, 2026), La atención presencial para solicitar la regularización extraordinaria se ofrece en 436 oficinas de la Seguridad Social, Correos y Extranjería [Face-to-face assistance to request extraordinary regularisation is offered at 436 Social Security, Post Office and Immigration offices],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/en/w/la-atencion-presencial-para-solicitar-la-regularizacion-extraordinaria-se-ofrece-en-436-oficinas-de-la-seguridad-social-correos-y-extranjeria%C2%A0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.04.2026</w:t>
       </w:r>
     </w:p>
@@ -144,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,51 +253,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -378,51 +389,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF68D617"/>
+    <w:nsid w:val="1E83A575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,51 +662,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/offices-available-submit-application-regularisation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/regularizacion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/w/la-atencion-presencial-para-solicitar-la-regularizacion-extraordinaria-se-ofrece-en-436-oficinas-de-la-seguridad-social-correos-y-extranjeria%C2%A0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/offices-available-submit-application-regularisation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/regularizacion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/w/la-atencion-presencial-para-solicitar-la-regularizacion-extraordinaria-se-ofrece-en-436-oficinas-de-la-seguridad-social-correos-y-extranjeria%C2%A0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>