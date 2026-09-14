--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,118 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Offices available to submit the application for regularisation zzzzzz</w:t>
+          <w:t xml:space="preserve">Offices available to submit the application for regularisation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Face-to-face assistance to request extraordinary regularisation is offered in 436 Social Security, postal and immigration offices, with special attention to areas with the highest presence of foreigners. The full list of offices are available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appoitments are mandatory and can be requested by phone (by calling 060), by email (through the Ministry of Interior's website and the Ministry of Inclusion, Social Security and Migration's website).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (21 April, 2026), La atención presencial para solicitar la regularización extraordinaria se ofrece en 436 oficinas de la Seguridad Social, Correos y Extranjería [Face-to-face assistance to request extraordinary regularisation is offered at 436 Social Security, Post Office and Immigration offices],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/en/w/la-atencion-presencial-para-solicitar-la-regularizacion-extraordinaria-se-ofrece-en-436-oficinas-de-la-seguridad-social-correos-y-extranjeria%C2%A0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -253,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E83A575"/>
+    <w:nsid w:val="D88F77BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -666,51 +703,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/offices-available-submit-application-regularisation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/regularizacion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/w/la-atencion-presencial-para-solicitar-la-regularizacion-extraordinaria-se-ofrece-en-436-oficinas-de-la-seguridad-social-correos-y-extranjeria%C2%A0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>