--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Cooperation agreement between the Ministry and the local authorities in the context of the regularisation of migrants. zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agreement signed between the State Secretary of Migration and the Spanish Federation of Municipalities and Provinces (FEMP) to faciliate technical cooperation and the flow of information, to improve the capacity to act throughout the national terriroty in the process of regularisation of migrants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (24 April, 2026), El Ministerio de Migraciones y la FEMP firmarán un convenio para la cooperación en el proceso de regularización de personas migrantes [The Ministry of Migration and the FEMP will sign an agreement for cooperation in the process of regularization of migrants],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/en/w/el-ministerio-de-migraciones-y-la-femp-firmaran-un-convenio-para-la-cooperacion-en-el-proceso-de-regularizacion-de-personas-migrantes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2026</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C4F38823"/>
+    <w:nsid w:val="17DA62FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cooperation-agreement-between-ministry-and-local-authorities-context" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/w/el-ministerio-de-migraciones-y-la-femp-firmaran-un-convenio-para-la-cooperacion-en-el-proceso-de-regularizacion-de-personas-migrantes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cooperation-agreement-between-ministry-and-local-authorities-context" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/w/el-ministerio-de-migraciones-y-la-femp-firmaran-un-convenio-para-la-cooperacion-en-el-proceso-de-regularizacion-de-personas-migrantes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>