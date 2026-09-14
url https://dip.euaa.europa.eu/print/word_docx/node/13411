--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Cooperation agreement between the Ministry and the local authorities in the context of the regularisation of migrants. zzzzzz</w:t>
+          <w:t xml:space="preserve">Cooperation agreement between the Ministry and the local authorities in the context of the regularisation of migrants.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agreement signed between the State Secretary of Migration and the Spanish Federation of Municipalities and Provinces (FEMP) to faciliate technical cooperation and the flow of information, to improve the capacity to act throughout the national terriroty in the process of regularisation of migrants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (24 April, 2026), El Ministerio de Migraciones y la FEMP firmarán un convenio para la cooperación en el proceso de regularización de personas migrantes [The Ministry of Migration and the FEMP will sign an agreement for cooperation in the process of regularization of migrants],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/en/w/el-ministerio-de-migraciones-y-la-femp-firmaran-un-convenio-para-la-cooperacion-en-el-proceso-de-regularizacion-de-personas-migrantes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17DA62FF"/>
+    <w:nsid w:val="9DF42E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cooperation-agreement-between-ministry-and-local-authorities-context" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/w/el-ministerio-de-migraciones-y-la-femp-firmaran-un-convenio-para-la-cooperacion-en-el-proceso-de-regularizacion-de-personas-migrantes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>