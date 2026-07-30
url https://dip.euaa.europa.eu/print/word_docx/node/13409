--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">New programme for labour integration of applicants and beneficiaries of international protection zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Secretary of State for Migration launched a new labour integration initiative around the red fruit agricultural campaign in Huelva. As part of this initiative, 1,013 contracts for refugees and applicants for international protection were signed in the 2025-2026 campaign. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">34 agricultural companies have joined the programme by guaranting contracts a 6 months minimum duration including also accommodation and transport needs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12 CSOs involved in the social and labour integration of applicants and refugees, the Association of Young Farmers of Huelva (ASAJA) and the Association of Strawberry Producers and Exporters of Huelva (Freshhuelva) are taking part of this project, including also the IOM who monitors the accommodation conditions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (29 May, 2026), Migraciones impulsa más de 1.000 contratos en el sector agrícola para la integración laboral de personas refugiadas y solicitantes de asilo [Migrations promotes more than 1,000 contracts in the agricultural sector for the labour integration of refugees and asylum seekers],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/w/migraciones-impulsa-mas-de-1.000-contratos-en-el-sector-agricola-para-la-integracion-laboral-de-personas-refugiadas-y-solicitantes-de-asilo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.05.2026</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Rights, obligations and limitations, Forms of protection, Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CB2CEF29"/>
+    <w:nsid w:val="247B5097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/new-programme-labour-integration-applicants-and-beneficiaries-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/migraciones-impulsa-mas-de-1.000-contratos-en-el-sector-agricola-para-la-integracion-laboral-de-personas-refugiadas-y-solicitantes-de-asilo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/new-programme-labour-integration-applicants-and-beneficiaries-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/migraciones-impulsa-mas-de-1.000-contratos-en-el-sector-agricola-para-la-integracion-laboral-de-personas-refugiadas-y-solicitantes-de-asilo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>