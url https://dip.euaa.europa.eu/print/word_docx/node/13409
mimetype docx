--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New programme for labour integration of applicants and beneficiaries of international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">New programme for labour integration of applicants and beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Secretary of State for Migration launched a new labour integration initiative around the red fruit agricultural campaign in Huelva. As part of this initiative, 1,013 contracts for refugees and applicants for international protection were signed in the 2025-2026 campaign. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">34 agricultural companies have joined the programme by guaranting contracts a 6 months minimum duration including also accommodation and transport needs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12 CSOs involved in the social and labour integration of applicants and refugees, the Association of Young Farmers of Huelva (ASAJA) and the Association of Strawberry Producers and Exporters of Huelva (Freshhuelva) are taking part of this project, including also the IOM who monitors the accommodation conditions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (29 May, 2026), Migraciones impulsa más de 1.000 contratos en el sector agrícola para la integración laboral de personas refugiadas y solicitantes de asilo [Migrations promotes more than 1,000 contracts in the agricultural sector for the labour integration of refugees and asylum seekers],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/w/migraciones-impulsa-mas-de-1.000-contratos-en-el-sector-agricola-para-la-integracion-laboral-de-personas-refugiadas-y-solicitantes-de-asilo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="247B5097"/>
+    <w:nsid w:val="A7809E93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/new-programme-labour-integration-applicants-and-beneficiaries-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/migraciones-impulsa-mas-de-1.000-contratos-en-el-sector-agricola-para-la-integracion-laboral-de-personas-refugiadas-y-solicitantes-de-asilo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>