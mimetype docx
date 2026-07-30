--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,95 +21,106 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Coordinated operations between the Ministry of Justice and Public Order and the Deputy Ministry of Migration and International Protection result in 41 arrests and 37 deportations zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During 9 - 12 May, joint operations took place in Nicosia, Limassol and Paphos to identify, arrest and deport third country nationals residing irregularly in the Republic of Cyprus. The actions are part of joint operations between the Ministry of Justice and Public Order - Cyprus Police - and the Deputy Ministry of Migration and International Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to tackle irregular immigration, the irregular stay of foreigners in the Republic and delinquency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coordinated operations and targeted controls continue on a daily basis, aiming to enhance citizens' sense of security, tackle irregular immigration and effectively implement the immigration policy of the Republic of Cyprus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, during the operations, on 9-10 and 12 May, 41 voluntary departures took place, 16 concerning Syrian nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Portal, Press and Information Office | Κυβερνητική Πύλη (11 May, 2026), [41 arrests and 37 deportations in the last three days in coordinated operations by the Ministry of Justice and Public Order - Cyprus Police - Deputy Ministry of Immigration and International Protection ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/dikaiosyni-kai-dimosia-taxi/41-syllipseis-kai-37-apelaseis-to-teleftaio-triimero-se-syntonismenes-epicheiriseis-ypourgeiou-dikaiosynis-kai-dimosias-taxeos-astynomias-kyprou-yfypourgeiou-metanastefsis-kai-diet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.05.2026</w:t>
       </w:r>
     </w:p>
@@ -143,52 +154,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,51 +252,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -377,51 +388,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43609ABC"/>
+    <w:nsid w:val="7263E02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +661,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/coordinated-operations-between-ministry-justice-and-public-order-and-deputy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/dikaiosyni-kai-dimosia-taxi/41-syllipseis-kai-37-apelaseis-to-teleftaio-triimero-se-syntonismenes-epicheiriseis-ypourgeiou-dikaiosynis-kai-dimosias-taxeos-astynomias-kyprou-yfypourgeiou-metanastefsis-kai-diet/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/coordinated-operations-between-ministry-justice-and-public-order-and-deputy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/dikaiosyni-kai-dimosia-taxi/41-syllipseis-kai-37-apelaseis-to-teleftaio-triimero-se-syntonismenes-epicheiriseis-ypourgeiou-dikaiosynis-kai-dimosias-taxeos-astynomias-kyprou-yfypourgeiou-metanastefsis-kai-diet/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>