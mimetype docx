--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Coordinated operations between the Ministry of Justice and Public Order and the Deputy Ministry of Migration and International Protection result in 41 arrests and 37 deportations zzzzzz</w:t>
+          <w:t xml:space="preserve">Coordinated operations between the Ministry of Justice and Public Order and the Deputy Ministry of Migration and International Protection result in 41 arrests and 37 deportations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During 9 - 12 May, joint operations took place in Nicosia, Limassol and Paphos to identify, arrest and deport third country nationals residing irregularly in the Republic of Cyprus. The actions are part of joint operations between the Ministry of Justice and Public Order - Cyprus Police - and the Deputy Ministry of Migration and International Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to tackle irregular immigration, the irregular stay of foreigners in the Republic and delinquency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coordinated operations and targeted controls continue on a daily basis, aiming to enhance citizens' sense of security, tackle irregular immigration and effectively implement the immigration policy of the Republic of Cyprus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -79,51 +81,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Portal, Press and Information Office | Κυβερνητική Πύλη (11 May, 2026), [41 arrests and 37 deportations in the last three days in coordinated operations by the Ministry of Justice and Public Order - Cyprus Police - Deputy Ministry of Immigration and International Protection ],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/dikaiosyni-kai-dimosia-taxi/41-syllipseis-kai-37-apelaseis-to-teleftaio-triimero-se-syntonismenes-epicheiriseis-ypourgeiou-dikaiosynis-kai-dimosias-taxeos-astynomias-kyprou-yfypourgeiou-metanastefsis-kai-diet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -252,187 +255,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7263E02B"/>
+    <w:nsid w:val="8EEFB713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +701,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/coordinated-operations-between-ministry-justice-and-public-order-and-deputy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/dikaiosyni-kai-dimosia-taxi/41-syllipseis-kai-37-apelaseis-to-teleftaio-triimero-se-syntonismenes-epicheiriseis-ypourgeiou-dikaiosynis-kai-dimosias-taxeos-astynomias-kyprou-yfypourgeiou-metanastefsis-kai-diet/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>