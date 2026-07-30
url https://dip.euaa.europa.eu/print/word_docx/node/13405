--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Council of the EU and the EU Parliament reaches deal on return of irregular third-country nationals zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of the European Union and the European Parliament have reached a provisional agreement on new EU-wide rules aimed at making the return of third-country nationals staying illegally in member states faster and more effective. The regulation is part of the broader EU Pact on Migration and Asylum.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under the new rules, individuals without a legal right to remain in the EU will be required to cooperate with authorities and leave the member state. Failure to comply may lead to penalties, such as reduced benefits, denial of voluntary return incentives, or criminal sanctions including imprisonment.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement introduces the possibility of establishing “return hubs” in third countries to facilitate deportation processes, provided these countries respect international human rights law and the principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -88,71 +99,71 @@
         <w:rPr/>
         <w:t xml:space="preserve">The deal still needs formal approval by both the Council and the European Parliament. Once adopted and published, the regulation will enter into force immediately, with some provisions applying after one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council | Council of the European Union (1 June, 2026), [Council and Parliament reach deal on returns of illegally staying third-country nationals],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consilium.europa.eu/en/press/press-releases/2026/06/01/council-and-parliament-reach-deal-on-returns-of-illegally-staying-third-country-nationals/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Parliament (1 June, 2026), [ Deal on new EU rules on migrant returns],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.europarl.europa.eu/news/en/press-room/20260518IPR43408/deal-on-new-eu-rules-on-migrant-returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.06.2026</w:t>
       </w:r>
     </w:p>
@@ -186,52 +197,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -284,51 +295,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -420,51 +431,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="47509D61"/>
+    <w:nsid w:val="E3706289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -693,51 +704,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/council-eu-and-eu-parliament-reaches-deal-return-irregular-third" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/06/01/council-and-parliament-reach-deal-on-returns-of-illegally-staying-third-country-nationals/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/news/en/press-room/20260518IPR43408/deal-on-new-eu-rules-on-migrant-returns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/council-eu-and-eu-parliament-reaches-deal-return-irregular-third" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/06/01/council-and-parliament-reach-deal-on-returns-of-illegally-staying-third-country-nationals/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/news/en/press-room/20260518IPR43408/deal-on-new-eu-rules-on-migrant-returns" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>