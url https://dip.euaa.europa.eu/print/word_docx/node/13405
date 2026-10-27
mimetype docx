--- v1 (2026-07-30)
+++ v2 (2026-10-27)
@@ -7,166 +7,156 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Council of the European Union and the European Parliament have reached a provisional agreement on new EU-wide rules aimed at making the return of third-country nationals staying illegally in member states faster and more effective. The regulation is part of the broader EU Pact on Migration and Asylum.</w:t>
+        <w:t xml:space="preserve">The Council of the European Union and the European Parliament have reached a provisional agreement on new EU-wide rules aimed at making the return of third-country nationals staying illegally in Member States faster and more effective. The regulation is part of the broader EU Pact on Migration and Asylum.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Under the new rules, individuals without a legal right to remain in the EU will be required to cooperate with authorities and leave the member state. Failure to comply may lead to penalties, such as reduced benefits, denial of voluntary return incentives, or criminal sanctions including imprisonment.</w:t>
+        <w:t xml:space="preserve">Under the new rules, individuals without a legal right to remain in the EU will be required to cooperate with authorities and leave the Member State. Failure to comply may lead to penalties, such as reduced benefits, denial of voluntary return incentives or criminal sanctions including imprisonment.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The agreement introduces the possibility of establishing “return hubs” in third countries to facilitate deportation processes, provided these countries respect international human rights law and the principle of </w:t>
+        <w:t xml:space="preserve">The agreement introduces the possibility of establishing return hubs in third countries to facilitate deportation processes, provided these countries respect international human rights law and the principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Unaccompanied minors are excluded from these arrangements.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The new rules also introduce a European Return Order (ERO), a standardised form that will simplify the mutual recognition of return decisions between member states, although such recognition will remain voluntary for now.</w:t>
+        <w:t xml:space="preserve">The new rules also introduce a European Return Order (ERO), a standardised form that will simplify the mutual recognition of return decisions between Member States, although such recognition will remain voluntary for now.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special provisions are included for individuals considered security risks, such as extended or indefinite entry bans and the possibility of detention.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The deal still needs formal approval by both the Council and the European Parliament. Once adopted and published, the regulation will enter into force immediately, with some provisions applying after one year.</w:t>
+        <w:t xml:space="preserve">The deal still needs formal approval by both the Council and the European Parliament. Once adopted and published, the regulation will enter into force immediately, with some provisions applying after 1 year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council | Council of the European Union (1 June, 2026), [Council and Parliament reach deal on returns of illegally staying third-country nationals],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consilium.europa.eu/en/press/press-releases/2026/06/01/council-and-parliament-reach-deal-on-returns-of-illegally-staying-third-country-nationals/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Parliament (1 June, 2026), [ Deal on new EU rules on migrant returns],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.europarl.europa.eu/news/en/press-room/20260518IPR43408/deal-on-new-eu-rules-on-migrant-returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -193,56 +183,56 @@
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policy</w:t>
+        <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -295,187 +285,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E3706289"/>
+    <w:nsid w:val="CAA431D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -704,55 +727,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/council-eu-and-eu-parliament-reaches-deal-return-irregular-third" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/06/01/council-and-parliament-reach-deal-on-returns-of-illegally-staying-third-country-nationals/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/news/en/press-room/20260518IPR43408/deal-on-new-eu-rules-on-migrant-returns" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/06/01/council-and-parliament-reach-deal-on-returns-of-illegally-staying-third-country-nationals/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/news/en/press-room/20260518IPR43408/deal-on-new-eu-rules-on-migrant-returns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>