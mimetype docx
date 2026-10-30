--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -22,145 +22,133 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Atlantic Club of Bulgaria organises conference on alternatives from temporary protection for Ukrainian refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Atlantic Club of Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Friedrich-Ebert-Stiftung Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the Embassy of Ukraine in Bulgaria organised a conference titled “Ukrainian Refugees in Bulgaria: Countering Disinformation and Strengthening Social Cohesion”. The UNHCR representative in Bulgaria presented an analysis on alternatives for transitioning from temporary protection, exploring possible return scenarios, legal pathways and policy options for displaced persons from Ukraine. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR also reiterated its readiness to support Bulgarian institutions by sharing expertise and good practices, emphasising the importance of timely legal alternatives and a smooth transition from temporary protection. In this context, institutions highlighted the need for legal amendments to ensure a predictable and well-managed transition process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UNHCR analysis is available here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Transitioning from temporary protection: Projected stay, legal pathways, and policy options for refugees from Ukraine (May 2026).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Atlantic Club of Bulgaria (1 May, 2026), [Ukrainian Refugees in Bulgaria: Countering Disinformation and Strengthening Social Cohesion],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://adn.bg/en/event/ukrainian-refugees-in-bulgaria-countering-disinformation-and-strengthening-social-cohesion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.05.2026</w:t>
       </w:r>
@@ -195,52 +183,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -305,51 +293,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -462,51 +450,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06D40924"/>
+    <w:nsid w:val="5BDA5BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -735,51 +723,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/atlantic-club-bulgaria-organises-conference-alternatives-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/acb-about-us/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/friedrich-ebert-stiftung-bulgaria-62a8a33b7/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reliefweb.int/report/ukraine/transitioning-temporary-protection-projected-stay-legal-pathways-and-policy-options-refugees-ukraine-may-2026?trk=public_post_comment-text" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/event/ukrainian-refugees-in-bulgaria-countering-disinformation-and-strengthening-social-cohesion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/atlantic-club-bulgaria-organises-conference-alternatives-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/acb-about-us/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/friedrich-ebert-stiftung-bulgaria-62a8a33b7/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reliefweb.int/report/ukraine/transitioning-temporary-protection-projected-stay-legal-pathways-and-policy-options-refugees-ukraine-may-2026?trk=public_post_comment-text" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/event/ukrainian-refugees-in-bulgaria-countering-disinformation-and-strengthening-social-cohesion/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>