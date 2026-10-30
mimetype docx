--- v3 (2026-10-30)
+++ v4 (2026-10-30)
@@ -450,51 +450,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BDA5BF8"/>
+    <w:nsid w:val="C698EB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>