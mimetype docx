--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,130 +21,141 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Atlantic Club of Bulgaria organises conference on alternatives from temporary protection for Ukrainian refugees zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Atlantic Club of Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Friedrich-Ebert-Stiftung Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the Embassy of Ukraine in Bulgaria organised a conference titled “Ukrainian Refugees in Bulgaria: Countering Disinformation and Strengthening Social Cohesion”. The UNHCR representative in Bulgaria presented an analysis on alternatives for transitioning from temporary protection, exploring possible return scenarios, legal pathways and policy options for displaced persons from Ukraine. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR also reiterated its readiness to support Bulgarian institutions by sharing expertise and good practices, emphasising the importance of timely legal alternatives and a smooth transition from temporary protection. In this context, institutions highlighted the need for legal amendments to ensure a predictable and well-managed transition process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UNHCR analysis is available here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Transitioning from temporary protection: Projected stay, legal pathways, and policy options for refugees from Ukraine (May 2026).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Atlantic Club of Bulgaria (1 May, 2026), [Ukrainian Refugees in Bulgaria: Countering Disinformation and Strengthening Social Cohesion],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://adn.bg/en/event/ukrainian-refugees-in-bulgaria-countering-disinformation-and-strengthening-social-cohesion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.05.2026</w:t>
       </w:r>
     </w:p>
@@ -178,52 +189,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -276,51 +287,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -412,51 +423,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26BFC88F"/>
+    <w:nsid w:val="28DFF533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +696,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/atlantic-club-bulgaria-organises-conference-alternatives-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/acb-about-us/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/friedrich-ebert-stiftung-bulgaria-62a8a33b7/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reliefweb.int/report/ukraine/transitioning-temporary-protection-projected-stay-legal-pathways-and-policy-options-refugees-ukraine-may-2026?trk=public_post_comment-text" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/event/ukrainian-refugees-in-bulgaria-countering-disinformation-and-strengthening-social-cohesion/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/atlantic-club-bulgaria-organises-conference-alternatives-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/acb-about-us/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/friedrich-ebert-stiftung-bulgaria-62a8a33b7/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reliefweb.int/report/ukraine/transitioning-temporary-protection-projected-stay-legal-pathways-and-policy-options-refugees-ukraine-may-2026?trk=public_post_comment-text" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/event/ukrainian-refugees-in-bulgaria-countering-disinformation-and-strengthening-social-cohesion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>