--- v1 (2026-07-30)
+++ v2 (2026-09-15)
@@ -13,152 +13,158 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Atlantic Club of Bulgaria organises conference on alternatives from temporary protection for Ukrainian refugees zzzzzz</w:t>
+          <w:t xml:space="preserve">The Atlantic Club of Bulgaria organises conference on alternatives from temporary protection for Ukrainian refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Atlantic Club of Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Friedrich-Ebert-Stiftung Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the Embassy of Ukraine in Bulgaria organised a conference titled “Ukrainian Refugees in Bulgaria: Countering Disinformation and Strengthening Social Cohesion”. The UNHCR representative in Bulgaria presented an analysis on alternatives for transitioning from temporary protection, exploring possible return scenarios, legal pathways and policy options for displaced persons from Ukraine. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR also reiterated its readiness to support Bulgarian institutions by sharing expertise and good practices, emphasising the importance of timely legal alternatives and a smooth transition from temporary protection. In this context, institutions highlighted the need for legal amendments to ensure a predictable and well-managed transition process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UNHCR analysis is available here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Transitioning from temporary protection: Projected stay, legal pathways, and policy options for refugees from Ukraine (May 2026).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Atlantic Club of Bulgaria (1 May, 2026), [Ukrainian Refugees in Bulgaria: Countering Disinformation and Strengthening Social Cohesion],</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://adn.bg/en/event/ukrainian-refugees-in-bulgaria-countering-disinformation-and-strengthening-social-cohesion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -287,187 +293,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28DFF533"/>
+    <w:nsid w:val="06D40924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +739,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/atlantic-club-bulgaria-organises-conference-alternatives-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/acb-about-us/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/friedrich-ebert-stiftung-bulgaria-62a8a33b7/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reliefweb.int/report/ukraine/transitioning-temporary-protection-projected-stay-legal-pathways-and-policy-options-refugees-ukraine-may-2026?trk=public_post_comment-text" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adn.bg/en/event/ukrainian-refugees-in-bulgaria-countering-disinformation-and-strengthening-social-cohesion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>