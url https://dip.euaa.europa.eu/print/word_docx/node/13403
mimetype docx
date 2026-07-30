--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,85 +21,96 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Facility Administration (SUZ) publishes annual report for 2025 zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 1 June, the Refugee Facility Administration of the Ministry of the Interior published its annual report for 2025. It includes information about the organisation's structure and mission, its activities in 2025, statistical data, employee data and financial reporting, including the results of financial, internal and external controls and audits. The report is available here (in CZ): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.suz.cz/vyrocni-zprava-suz-mv-za-rok-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior of the Czech Republic, Refugee Facilities Administration | Ministerstvo vnitra České republiky, Správa uprchlických zařízení (1 June, 2026), Výroční zpráva SUZ MV za rok 2025 [Annual report of Refugee Facility Administration of the Ministry of Interior for 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.suz.cz/vyrocni-zprava-suz-mv-za-rok-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.06.2026</w:t>
       </w:r>
     </w:p>
@@ -133,52 +144,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -231,51 +242,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -367,51 +378,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="588E4A41"/>
+    <w:nsid w:val="2FD4232A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +651,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/refugee-facility-administration-suz-publishes-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/vyrocni-zprava-suz-mv-za-rok-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/refugee-facility-administration-suz-publishes-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/vyrocni-zprava-suz-mv-za-rok-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>