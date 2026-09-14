--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,107 +13,111 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee Facility Administration (SUZ) publishes annual report for 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Refugee Facility Administration (SUZ) publishes annual report for 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 1 June, the Refugee Facility Administration of the Ministry of the Interior published its annual report for 2025. It includes information about the organisation's structure and mission, its activities in 2025, statistical data, employee data and financial reporting, including the results of financial, internal and external controls and audits. The report is available here (in CZ): </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.suz.cz/vyrocni-zprava-suz-mv-za-rok-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior of the Czech Republic, Refugee Facilities Administration | Ministerstvo vnitra České republiky, Správa uprchlických zařízení (1 June, 2026), Výroční zpráva SUZ MV za rok 2025 [Annual report of Refugee Facility Administration of the Ministry of Interior for 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.suz.cz/vyrocni-zprava-suz-mv-za-rok-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FD4232A"/>
+    <w:nsid w:val="DEA8054B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/refugee-facility-administration-suz-publishes-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/vyrocni-zprava-suz-mv-za-rok-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>