--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">Legal aid reform aims to unify the system of providing legal aid and eliminate duplication zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In response to media reports regarding changes in the provision of legal aid to applicants for international protection, the Ministry of the Interior issued a press release.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until the reform legal aid was provided in two ways at the same time: through law firms and through non-governmental organisations. Following the reform, aid is provided uniformly through law firms in accordance with the applicable legal framework and with no significant increase in costs for the taxpayers. Thus, applicants' access to legal aid is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal services are provided on the basis of a standard selection procedure through which the law firm that will be the service provider is selected. Due to current legislation, according to which only registered lawyers can provide legal services for a fee, non-profit organisations could not participate in the selection process.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -256,51 +254,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -392,51 +390,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19BB2743"/>
+    <w:nsid w:val="004127DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +663,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/legal-aid-reform-aims-unify-system-providing-legal-aid-and-eliminate" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/zmena-pravni-pomoci-sjednocuje-system-a-odstranuje-duplicity.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/zmena-pravni-pomoci-sjednocuje-system-a-odstranuje-duplicity.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>