--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -7,125 +7,142 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal aid reform aims to unify the system of providing legal aid and eliminate duplication</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In response to media reports regarding changes in the provision of legal aid to applicants for international protection, the Ministry of the Interior issued a press release.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until the reform legal aid was provided in two ways at the same time: through law firms and through non-governmental organisations. Following the reform, aid is provided uniformly through law firms in accordance with the applicable legal framework and with no significant increase in costs for the taxpayers. Thus, applicants' access to legal aid is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal services are provided on the basis of a standard selection procedure through which the law firm that will be the service provider is selected. Due to current legislation, according to which only registered lawyers can provide legal services for a fee, non-profit organisations could not participate in the selection process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (28 April, 2026), Změna právní pomoci sjednocuje systém a odstraňuje duplicity [Legal aid reform unifies the system and eliminates duplication],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/zmena-pravni-pomoci-sjednocuje-system-a-odstranuje-duplicity.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -254,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="004127DA"/>
+    <w:nsid w:val="4FB2EA2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -663,55 +713,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/zmena-pravni-pomoci-sjednocuje-system-a-odstranuje-duplicity.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/legal-aid-reform-aims-unify-system-providing-legal-aid-and-eliminate" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/zmena-pravni-pomoci-sjednocuje-system-a-odstranuje-duplicity.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>