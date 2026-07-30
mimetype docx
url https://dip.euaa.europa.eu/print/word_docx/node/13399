--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,117 +21,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Czech Police have uncovered hundreds of cases of humanitarian benefit abuse, and imminent legal amendment aims to address this phenomenon zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since the beginning of 2026, the Czech Police have uncovered hundreds of cases of organized abuse of humanitarian and solidarity benefits across the country. The estimated damage amounts to almost 18 million crowns. The Ministry of the Interior, together with the Police of the Czech Republic, has long been taking action against the abuse of humanitarian and solidarity benefits paid to persons with temporary protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April, the Ministry of the Interior, together with the General Directorate of the Labour Office of the Czech Republic and the Czech Police, adopted measures that accelerate the transmission of relevant data on suspicious applications and make criminal proceedings more efficient, especially in cases where it is necessary to act within very short deadlines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The most common forms of fraudulent activity include so-called “dose tourism”, where applicants stay outside the Czech Republic for a long time and only come to extend their temporary protection or visit the employment office. The police also record cases of the use of fictitious residence addresses, forged rental agreements, concealment of household members’ income, forged disability certificates or false information in electronic applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The current situation is also being addressed by the so-called security amendment, which the Ministry of the Interior has prepared in cooperation with other ministries and will submit to the government next week. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (14 May, 2026), Policie odhalila stovky případů zneužívání dávek, novela zefektivní kontrolu systému [Police have uncovered hundreds of cases of benefit abuse, the amendment will make the system more efficient in controlling it],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/policie-odhalila-stovky-pripadu-zneuzivani-davek-novela-zefektivni-kontrolu-systemu.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.05.2026</w:t>
       </w:r>
     </w:p>
@@ -165,52 +176,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -263,51 +274,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -399,51 +410,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C59CFECC"/>
+    <w:nsid w:val="553F5299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +683,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-police-have-uncovered-hundreds-cases-humanitarian-benefit-abuse-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/policie-odhalila-stovky-pripadu-zneuzivani-davek-novela-zefektivni-kontrolu-systemu.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-police-have-uncovered-hundreds-cases-humanitarian-benefit-abuse-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/policie-odhalila-stovky-pripadu-zneuzivani-davek-novela-zefektivni-kontrolu-systemu.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>