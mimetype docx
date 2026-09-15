--- v1 (2026-07-30)
+++ v2 (2026-09-15)
@@ -13,139 +13,143 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech Police have uncovered hundreds of cases of humanitarian benefit abuse, and imminent legal amendment aims to address this phenomenon zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech Police have uncovered hundreds of cases of humanitarian benefit abuse, and imminent legal amendment aims to address this phenomenon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since the beginning of 2026, the Czech Police have uncovered hundreds of cases of organized abuse of humanitarian and solidarity benefits across the country. The estimated damage amounts to almost 18 million crowns. The Ministry of the Interior, together with the Police of the Czech Republic, has long been taking action against the abuse of humanitarian and solidarity benefits paid to persons with temporary protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April, the Ministry of the Interior, together with the General Directorate of the Labour Office of the Czech Republic and the Czech Police, adopted measures that accelerate the transmission of relevant data on suspicious applications and make criminal proceedings more efficient, especially in cases where it is necessary to act within very short deadlines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The most common forms of fraudulent activity include so-called “dose tourism”, where applicants stay outside the Czech Republic for a long time and only come to extend their temporary protection or visit the employment office. The police also record cases of the use of fictitious residence addresses, forged rental agreements, concealment of household members’ income, forged disability certificates or false information in electronic applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The current situation is also being addressed by the so-called security amendment, which the Ministry of the Interior has prepared in cooperation with other ministries and will submit to the government next week. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (14 May, 2026), Policie odhalila stovky případů zneužívání dávek, novela zefektivní kontrolu systému [Police have uncovered hundreds of cases of benefit abuse, the amendment will make the system more efficient in controlling it],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/policie-odhalila-stovky-pripadu-zneuzivani-davek-novela-zefektivni-kontrolu-systemu.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -274,187 +278,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="553F5299"/>
+    <w:nsid w:val="34749DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -687,51 +724,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-police-have-uncovered-hundreds-cases-humanitarian-benefit-abuse-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/policie-odhalila-stovky-pripadu-zneuzivani-davek-novela-zefektivni-kontrolu-systemu.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>