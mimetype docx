--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,110 +21,121 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister of the Interior discusses the future of temporary protection and European migration policy with Austrian counterpart zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 22 May the Czech Minister of the Interior met with the Austrian Federal Minister of the Interior  future of temporary protection for people fleeing the war in Ukraine and the future direction of European migration policy. The discussion focused in particular on the possibilities of narrowing the scope of temporary protection for new arrivals and coordinating a common European approach. The Czech Republic also appreciated the inclusion of the debate on the next steps in temporary protection at the June meeting of the Council of EU Interior Ministers. The Minister of the Interior also mentioned at the meeting that the Czech Republic intends to participate in the emerging return programme of the European Commission in Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Another key topic of the discussion was the European migration policy. Both countries agree on the need to consistently combat irregular migration, strengthen the protection of the European Union's external borders, and implement an effective return policy. The ministers also discussed so-called innovative solutions, such as return centres in third countries, and strengthen cooperation in the European and international contexts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional topics of discussion included police cooperation, the situation at the common border and issues of cooperation in the field of internal security. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (22 May, 2026), Ministr vnitra jednal se svým rakouským protějškem o budoucnosti dočasné ochrany i evropské migrační politice [The Minister of the Interior discussed the future of temporary protection and European migration policy with his Austrian counterpart],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministr-vnitra-jednal-se-svym-rakouskym-protejskem-o-budoucnosti-docasne-ochrany-i-evropske-migracni-politice.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.05.2026</w:t>
       </w:r>
     </w:p>
@@ -158,52 +169,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +267,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -392,51 +403,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4BC085AA"/>
+    <w:nsid w:val="B74CF218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +676,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/minister-interior-discusses-future-temporary-protection-and-european-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-jednal-se-svym-rakouskym-protejskem-o-budoucnosti-docasne-ochrany-i-evropske-migracni-politice.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/minister-interior-discusses-future-temporary-protection-and-european-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-jednal-se-svym-rakouskym-protejskem-o-budoucnosti-docasne-ochrany-i-evropske-migracni-politice.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>