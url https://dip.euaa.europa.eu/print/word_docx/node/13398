--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,132 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of the Interior discusses the future of temporary protection and European migration policy with Austrian counterpart zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of the Interior discusses the future of temporary protection and European migration policy with Austrian counterpart</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 22 May the Czech Minister of the Interior met with the Austrian Federal Minister of the Interior  future of temporary protection for people fleeing the war in Ukraine and the future direction of European migration policy. The discussion focused in particular on the possibilities of narrowing the scope of temporary protection for new arrivals and coordinating a common European approach. The Czech Republic also appreciated the inclusion of the debate on the next steps in temporary protection at the June meeting of the Council of EU Interior Ministers. The Minister of the Interior also mentioned at the meeting that the Czech Republic intends to participate in the emerging return programme of the European Commission in Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Another key topic of the discussion was the European migration policy. Both countries agree on the need to consistently combat irregular migration, strengthen the protection of the European Union's external borders, and implement an effective return policy. The ministers also discussed so-called innovative solutions, such as return centres in third countries, and strengthen cooperation in the European and international contexts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional topics of discussion included police cooperation, the situation at the common border and issues of cooperation in the field of internal security. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (22 May, 2026), Ministr vnitra jednal se svým rakouským protějškem o budoucnosti dočasné ochrany i evropské migrační politice [The Minister of the Interior discussed the future of temporary protection and European migration policy with his Austrian counterpart],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministr-vnitra-jednal-se-svym-rakouskym-protejskem-o-budoucnosti-docasne-ochrany-i-evropske-migracni-politice.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -267,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B74CF218"/>
+    <w:nsid w:val="7CCF0A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -680,51 +717,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/minister-interior-discusses-future-temporary-protection-and-european-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-jednal-se-svym-rakouskym-protejskem-o-budoucnosti-docasne-ochrany-i-evropske-migracni-politice.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>