--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Foundation for Access to Rights informs about the annulment in court proceedings of several provisions concerning the humanitarian program for Ukrainians zzzzzz</w:t>
+          <w:t xml:space="preserve">The Foundation for Access to Rights informs about the annulment in court proceedings of several provisions concerning the humanitarian program for Ukrainians</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foundation for Access to Rights – PHAR Bulgaria published an article concerning a ruling of the Supreme Administrative Court in which the latter annulled some provisions of the ‘Program for Humanitarian Support and Integration of Displaced Persons from Ukraine with Temporary Protection’ adopted by the Council of Ministers’ in May 2025. Specifically, it found that the definition of children under the ‘risk group’ was contrary to national and EU law in so far as it included under vulnerable applicants only children aged 0 -12 years old, accompanied by one parent or another adult. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The court found also that the contested provisions conditioned the access to accommodation for children accompanied only by one parent were contrary to the right to family and private life as enshrined in Article 8 of the European Convention on Human Rights, the UN Convention on the Rights of the Child and the Bulgarian Constitution. The court highlighted the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -75,137 +88,141 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The English summary of the case is available in the EUAA Case Law Database:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulgaria, Supreme Administrative Court [Върховен административен съд], </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Applicants v State Agency for Refugees (Държавна агенция за бежанците при Министерския съвет‚ SAR)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, No. 11199/2025, 19 February 2026. Link redirects to the English summary in the EUAA Case Law Database. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">For details on the asylum appeals system in Bulgaria, please consult the</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">relevant page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">on the EUAA Case Law Database.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foundation for Access to Rights | Фондация за достъп до права (18 March, 2026), Съдът отмени незаконосъобразни разпоредби по хуманитарната програма за украинци [The court annulled illegal provisions on the humanitarian program for Ukrainians],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The court annulled illegal provisions on the humanitarian program for Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The new humanitarian program for Ukrainians beneficiaries of temporary protection aims to promote integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -236,52 +253,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -334,187 +351,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21217684"/>
+    <w:nsid w:val="FE937845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -618,51 +668,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EAF35C52"/>
+    <w:nsid w:val="68431BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -894,55 +944,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/foundation-access-rights-informs-about-annulment-court-proceedings-several" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/Pages/asylum-appeals-systems.aspx?country=Bulgaria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.farbg.eu/bg/latest/sdt-otmeni-nezakonosobrazni-razporedbi-po-khumanitarnata-programa-za-ukrainci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/bulgaria/new-humanitarian-program-ukrainians-beneficiaries-temporary-protection-aims" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/foundation-access-rights-informs-about-annulment-court-proceedings-several" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/Pages/asylum-appeals-systems.aspx?country=Bulgaria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.farbg.eu/bg/latest/sdt-otmeni-nezakonosobrazni-razporedbi-po-khumanitarnata-programa-za-ukrainci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/bulgaria/new-humanitarian-program-ukrainians-beneficiaries-temporary-protection-aims" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>