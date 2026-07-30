--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,98 +21,109 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of the Interior begins assessing the applications for the special long-term residence permit for holders of temporary protection zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Between 1 and 30 April 2026, the Ministry of the Interior accepted applications for the so-called special long-term residence intended for holders of temporary protection. This represents a possibility of a more stable residence regime for persons with temporary protection who are already sufficiently integrated and economically self-sufficient in the Czech Republic. Expressions of interest for this type of residence permit were made via the Information Portal for Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A total of 56,500 people expressed interest in this form of residence permit. In the coming months, the Ministry of the Interior, together with the guarantors of the individual conditions, which include, for example, the Financial Administration, the Czech Social Security Administration, the Labour Office, the Ministry of Education, Youth, Health Insurance Companies and the Police of the Czech Republic, will assess and consistently check whether applicants meet the legal requirements. Last year, approximately 82,000 people expressed interest in special long-term residence, and only about 16,000 of them met the legal conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With regard to eligibility for this type of residence permit, applicants must have resided in the Czech Republic for at least two years, be economically self-sufficient, of good character and have secured housing. At the same time, they must have continuously paid health insurance without arrears, must not receive humanitarian benefits and their annual income must exceed 440 thousand crowns. For each additional person assessed together, the limit is increased by 110 thousand crowns. For dependent children, regular school attendance is also a condition. The process also includes a security check. Applicants can find information on meeting the conditions in their user account on the Information Portal for Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The topic of the future of temporary protection after March 2027 will be discussed at the June meeting of the Council of Interior Ministers of the European Union. The Czech Republic supports and actively promotes the debate on narrowing the scope of temporary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (11 May, 2026), Ministerstvo vnitra zahájilo posuzování splnění podmínek pro zvláštní dlouhodobý pobyt. Budoucnost dočasné ochrany je otázkou celoevropské debaty i vývoje na Ukrajině [The Ministry of the Interior has started assessing the fulfilment of the conditions for special long-term residence. The future of temporary protection is a question of a pan-European debate and developments in Ukraine],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministerstvo-vnitra-zahajilo-posuzovani-splneni-podminek-pro-zvlastni-dlouhodoby-pobyt-budoucnost-docasne-ochrany-je-otazkou-celoevropske-debaty-i-vyvoje-na-ukrajine.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.05.2026</w:t>
       </w:r>
     </w:p>
@@ -146,52 +157,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +255,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +391,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="803139FE"/>
+    <w:nsid w:val="9E73516B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,51 +664,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/ministry-interior-begins-assessing-applications-special-long-term-residence" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministerstvo-vnitra-zahajilo-posuzovani-splneni-podminek-pro-zvlastni-dlouhodoby-pobyt-budoucnost-docasne-ochrany-je-otazkou-celoevropske-debaty-i-vyvoje-na-ukrajine.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/ministry-interior-begins-assessing-applications-special-long-term-residence" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministerstvo-vnitra-zahajilo-posuzovani-splneni-podminek-pro-zvlastni-dlouhodoby-pobyt-budoucnost-docasne-ochrany-je-otazkou-celoevropske-debaty-i-vyvoje-na-ukrajine.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>