--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior begins assessing the applications for the special long-term residence permit for holders of temporary protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior begins assessing the applications for the special long-term residence permit for holders of temporary protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Between 1 and 30 April 2026, the Ministry of the Interior accepted applications for the so-called special long-term residence intended for holders of temporary protection. This represents a possibility of a more stable residence regime for persons with temporary protection who are already sufficiently integrated and economically self-sufficient in the Czech Republic. Expressions of interest for this type of residence permit were made via the Information Portal for Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A total of 56,500 people expressed interest in this form of residence permit. In the coming months, the Ministry of the Interior, together with the guarantors of the individual conditions, which include, for example, the Financial Administration, the Czech Social Security Administration, the Labour Office, the Ministry of Education, Youth, Health Insurance Companies and the Police of the Czech Republic, will assess and consistently check whether applicants meet the legal requirements. Last year, approximately 82,000 people expressed interest in special long-term residence, and only about 16,000 of them met the legal conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With regard to eligibility for this type of residence permit, applicants must have resided in the Czech Republic for at least two years, be economically self-sufficient, of good character and have secured housing. At the same time, they must have continuously paid health insurance without arrears, must not receive humanitarian benefits and their annual income must exceed 440 thousand crowns. For each additional person assessed together, the limit is increased by 110 thousand crowns. For dependent children, regular school attendance is also a condition. The process also includes a security check. Applicants can find information on meeting the conditions in their user account on the Information Portal for Foreigners.</w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (11 May, 2026), Ministerstvo vnitra zahájilo posuzování splnění podmínek pro zvláštní dlouhodobý pobyt. Budoucnost dočasné ochrany je otázkou celoevropské debaty i vývoje na Ukrajině [The Ministry of the Interior has started assessing the fulfilment of the conditions for special long-term residence. The future of temporary protection is a question of a pan-European debate and developments in Ukraine],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministerstvo-vnitra-zahajilo-posuzovani-splneni-podminek-pro-zvlastni-dlouhodoby-pobyt-budoucnost-docasne-ochrany-je-otazkou-celoevropske-debaty-i-vyvoje-na-ukrajine.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9E73516B"/>
+    <w:nsid w:val="A38963F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/ministry-interior-begins-assessing-applications-special-long-term-residence" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministerstvo-vnitra-zahajilo-posuzovani-splneni-podminek-pro-zvlastni-dlouhodoby-pobyt-budoucnost-docasne-ochrany-je-otazkou-celoevropske-debaty-i-vyvoje-na-ukrajine.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>