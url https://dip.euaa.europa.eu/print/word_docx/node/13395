--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Czech government approves so-called ‘security amendment’ zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 25 May the Czech government approved a set of legislative measures known as the ‘security amendment’. The proposal, prepared by the Ministry of the Interior in cooperation with other ministries, responds to the current security situation and strengthens the state's tools in the areas of migration, residence of foreigners and protection of public order. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendment introduces changes to a total of seven laws, including those in the areas of asylum procedures, residence of foreigners, temporary protection and criminal law. The aim of the measure is to strengthen the enforcement of rules, limit abuse of the system and ensure more effective state control mechanisms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendment tightens the penalties for organising illegal crossing of the state border and other crimes related to illegal migration. In addition, it modifies some processes in the area of ​​asylum and residence procedures with the aim of increasing their efficiency and strengthening security elements. Significant changes include, for example, the concentration of judicial review of security cases in one specialized court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It also enables more consistent control of compliance with legal conditions related to temporary protection. Temporary protection will now expire, for example, if its holder does not stay in the Czech Republic for more than 30 days or commits a serious crime. Stricter rules will also apply to obtaining special long-term residence, including absence of tax arrears and a more thorough assessment of security risks.</w:t>
       </w:r>
@@ -89,51 +100,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">A total of seven ministries participated in the preparation of the amendment. In addition to the Ministry of the Interior, which is the proposer of the proposal, also the Ministry of Justice, the Ministry of Labor and Social Affairs, the Ministry of Transport, the Ministry of Health, the Ministry of Education, Youth and Sports, and the Ministry of Finance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (25 May, 2026), Vláda schválila bezpečnostní novelu [The government approved a security amendment],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/vlada-schvalila-bezpecnostni-novelu.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.05.2026</w:t>
       </w:r>
     </w:p>
@@ -167,52 +178,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -265,51 +276,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -401,51 +412,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B990838"/>
+    <w:nsid w:val="1B83A654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +685,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-government-approves-so-called-security-amendment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/vlada-schvalila-bezpecnostni-novelu.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-government-approves-so-called-security-amendment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/vlada-schvalila-bezpecnostni-novelu.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>