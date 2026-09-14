--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech government approves so-called ‘security amendment’ zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech government approves so-called ‘security amendment’</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 25 May the Czech government approved a set of legislative measures known as the ‘security amendment’. The proposal, prepared by the Ministry of the Interior in cooperation with other ministries, responds to the current security situation and strengthens the state's tools in the areas of migration, residence of foreigners and protection of public order. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendment introduces changes to a total of seven laws, including those in the areas of asylum procedures, residence of foreigners, temporary protection and criminal law. The aim of the measure is to strengthen the enforcement of rules, limit abuse of the system and ensure more effective state control mechanisms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendment tightens the penalties for organising illegal crossing of the state border and other crimes related to illegal migration. In addition, it modifies some processes in the area of ​​asylum and residence procedures with the aim of increasing their efficiency and strengthening security elements. Significant changes include, for example, the concentration of judicial review of security cases in one specialized court.</w:t>
       </w:r>
@@ -103,51 +105,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (25 May, 2026), Vláda schválila bezpečnostní novelu [The government approved a security amendment],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/vlada-schvalila-bezpecnostni-novelu.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -276,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B83A654"/>
+    <w:nsid w:val="A9DDD364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -689,51 +725,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-government-approves-so-called-security-amendment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/vlada-schvalila-bezpecnostni-novelu.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>