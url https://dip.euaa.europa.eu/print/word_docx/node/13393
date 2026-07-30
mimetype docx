--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Bulgarian judges receive training on the main changes introduced by the Pact on Migration and Asylum zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Institute for Justice organised a training for judges, jointly with UNHCR in Bulgaria, on the ‘EU Pact on Migration and Asylum – Procedural safeguards and qualification for international protection’. The training focused on the main changes introduced by the Pact, with emphasis on the new rules for the asylum procedures, the solidarity mechanism between Member States and procedural safeguards for asylum applicants. It also offered an opportunity for exchange of expertise and discussions on case law and EU law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Institute of Justice | Национален институт на правосъдието (20 May, 2026), Националният институт на правосъдието проведе обучение по Пакта на ЕС за миграцията и убежището [The National Institute of Justice conducted training on the EU Pact on Migration and Asylum – National Institute of Justice ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The National Institute of Justice conducted training on the EU Pact on Migration and Asylum – National Institute of Justice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.05.2026</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D878B643"/>
+    <w:nsid w:val="F9D00A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgarian-judges-receive-training-main-changes-introduced-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nij.bg/%d0%bd%d0%be%d0%b2%d0%b8%d0%bd%d0%b8/%d0%b0%d0%ba%d1%86%d0%b5%d0%bd%d1%82%d0%b8/%d0%bd%d0%b0%d1%86%d0%b8%d0%be%d0%bd%d0%b0%d0%bb%d0%bd%d0%b8%d1%8f%d1%82-%d0%b8%d0%bd%d1%81%d1%82%d0%b8%d1%82%d1%83%d1%82-%d0%bd%d0%b0-%d0%bf%d1%80%d0%b0%d0%b2%d0%be%d1%81%d1%8a%d0%b4%d0%b8%d0%b5%d1%82%d0%be-%d0%bf%d1%80%d0%be%d0%b2%d0%b5%d0%b4%d0%b5-%d0%be%d0%b1%d1%83%d1%87%d0%b5%d0%bd%d0%b8%d0%b5-%d0%bf%d0%be-%d0%bf%d0%b0%d0%ba%d1%82%d0%b0-%d0%bd%d0%b0-%d0%b5%d1%81-%d0%b7%d0%b0-%d0%bc%d0%b8%d0%b3%d1%80%d0%b0%d1%86%d0%b8%d1%8f%d1%82%d0%b0-%d0%b8-%d1%83%d0%b1%d0%b5%d0%b6%d0%b8%d1%89%d0%b5%d1%82%d0%be-39208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgarian-judges-receive-training-main-changes-introduced-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nij.bg/%d0%bd%d0%be%d0%b2%d0%b8%d0%bd%d0%b8/%d0%b0%d0%ba%d1%86%d0%b5%d0%bd%d1%82%d0%b8/%d0%bd%d0%b0%d1%86%d0%b8%d0%be%d0%bd%d0%b0%d0%bb%d0%bd%d0%b8%d1%8f%d1%82-%d0%b8%d0%bd%d1%81%d1%82%d0%b8%d1%82%d1%83%d1%82-%d0%bd%d0%b0-%d0%bf%d1%80%d0%b0%d0%b2%d0%be%d1%81%d1%8a%d0%b4%d0%b8%d0%b5%d1%82%d0%be-%d0%bf%d1%80%d0%be%d0%b2%d0%b5%d0%b4%d0%b5-%d0%be%d0%b1%d1%83%d1%87%d0%b5%d0%bd%d0%b8%d0%b5-%d0%bf%d0%be-%d0%bf%d0%b0%d0%ba%d1%82%d0%b0-%d0%bd%d0%b0-%d0%b5%d1%81-%d0%b7%d0%b0-%d0%bc%d0%b8%d0%b3%d1%80%d0%b0%d1%86%d0%b8%d1%8f%d1%82%d0%b0-%d0%b8-%d1%83%d0%b1%d0%b5%d0%b6%d0%b8%d1%89%d0%b5%d1%82%d0%be-39208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>