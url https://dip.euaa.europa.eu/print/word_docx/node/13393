--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bulgarian judges receive training on the main changes introduced by the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Bulgarian judges receive training on the main changes introduced by the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Institute for Justice organised a training for judges, jointly with UNHCR in Bulgaria, on the ‘EU Pact on Migration and Asylum – Procedural safeguards and qualification for international protection’. The training focused on the main changes introduced by the Pact, with emphasis on the new rules for the asylum procedures, the solidarity mechanism between Member States and procedural safeguards for asylum applicants. It also offered an opportunity for exchange of expertise and discussions on case law and EU law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Institute of Justice | Национален институт на правосъдието (20 May, 2026), Националният институт на правосъдието проведе обучение по Пакта на ЕС за миграцията и убежището [The National Institute of Justice conducted training on the EU Pact on Migration and Asylum – National Institute of Justice ],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The National Institute of Justice conducted training on the EU Pact on Migration and Asylum – National Institute of Justice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F9D00A3C"/>
+    <w:nsid w:val="96FBC66D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgarian-judges-receive-training-main-changes-introduced-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nij.bg/%d0%bd%d0%be%d0%b2%d0%b8%d0%bd%d0%b8/%d0%b0%d0%ba%d1%86%d0%b5%d0%bd%d1%82%d0%b8/%d0%bd%d0%b0%d1%86%d0%b8%d0%be%d0%bd%d0%b0%d0%bb%d0%bd%d0%b8%d1%8f%d1%82-%d0%b8%d0%bd%d1%81%d1%82%d0%b8%d1%82%d1%83%d1%82-%d0%bd%d0%b0-%d0%bf%d1%80%d0%b0%d0%b2%d0%be%d1%81%d1%8a%d0%b4%d0%b8%d0%b5%d1%82%d0%be-%d0%bf%d1%80%d0%be%d0%b2%d0%b5%d0%b4%d0%b5-%d0%be%d0%b1%d1%83%d1%87%d0%b5%d0%bd%d0%b8%d0%b5-%d0%bf%d0%be-%d0%bf%d0%b0%d0%ba%d1%82%d0%b0-%d0%bd%d0%b0-%d0%b5%d1%81-%d0%b7%d0%b0-%d0%bc%d0%b8%d0%b3%d1%80%d0%b0%d1%86%d0%b8%d1%8f%d1%82%d0%b0-%d0%b8-%d1%83%d0%b1%d0%b5%d0%b6%d0%b8%d1%89%d0%b5%d1%82%d0%be-39208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>