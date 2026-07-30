--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR delivers training on refugee law to 200 border police officers zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR Bulgaria organised a training for 200 newly-employed officers of the Border Police Directorate at the Ministry of the Interior Academy at the Centre for Specialised and Vocational Training in Pazardzhik. Besides the basic principles of refugee law, police employees learnt about their role in identifying and referring persons in need of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Министерство на вътрешните работи (28 May, 2026), ВКБООН проведе обучение на стажанти от ЦСПП – Пазарджик [UNHCR conducted training for interns from the Pazardzhik Central Youth Center],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mvr.bg/academy/%D0%B8%D0%BD%D1%84%D0%BE%D1%80%D0%BC%D0%B0%D1%86%D0%B8%D0%BE%D0%BD%D0%B5%D0%BD-%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%80%D0%B5%D1%81%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%B0%D1%86%D0%B8%D0%B8/90854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.05.2026</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCBA0A2E"/>
+    <w:nsid w:val="60D96C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/unhcr-delivers-training-refugee-law-200-border-police-officers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mvr.bg/academy/%D0%B8%D0%BD%D1%84%D0%BE%D1%80%D0%BC%D0%B0%D1%86%D0%B8%D0%BE%D0%BD%D0%B5%D0%BD-%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%80%D0%B5%D1%81%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%B0%D1%86%D0%B8%D0%B8/90854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/unhcr-delivers-training-refugee-law-200-border-police-officers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mvr.bg/academy/%D0%B8%D0%BD%D1%84%D0%BE%D1%80%D0%BC%D0%B0%D1%86%D0%B8%D0%BE%D0%BD%D0%B5%D0%BD-%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%80%D0%B5%D1%81%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%B0%D1%86%D0%B8%D0%B8/90854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>