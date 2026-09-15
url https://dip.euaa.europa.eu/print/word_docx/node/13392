--- v1 (2026-07-30)
+++ v2 (2026-09-15)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR delivers training on refugee law to 200 border police officers zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR delivers training on refugee law to 200 border police officers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR Bulgaria organised a training for 200 newly-employed officers of the Border Police Directorate at the Ministry of the Interior Academy at the Centre for Specialised and Vocational Training in Pazardzhik. Besides the basic principles of refugee law, police employees learnt about their role in identifying and referring persons in need of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Министерство на вътрешните работи (28 May, 2026), ВКБООН проведе обучение на стажанти от ЦСПП – Пазарджик [UNHCR conducted training for interns from the Pazardzhik Central Youth Center],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mvr.bg/academy/%D0%B8%D0%BD%D1%84%D0%BE%D1%80%D0%BC%D0%B0%D1%86%D0%B8%D0%BE%D0%BD%D0%B5%D0%BD-%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%80%D0%B5%D1%81%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%B0%D1%86%D0%B8%D0%B8/90854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="60D96C06"/>
+    <w:nsid w:val="2148C39D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/unhcr-delivers-training-refugee-law-200-border-police-officers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mvr.bg/academy/%D0%B8%D0%BD%D1%84%D0%BE%D1%80%D0%BC%D0%B0%D1%86%D0%B8%D0%BE%D0%BD%D0%B5%D0%BD-%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%80%D0%B5%D1%81%D1%86%D0%B5%D0%BD%D1%82%D1%8A%D1%80/%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%B0%D1%86%D0%B8%D0%B8/90854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>