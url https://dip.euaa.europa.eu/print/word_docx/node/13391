--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">German Institute for Economic Research study finds difficulties for refugees to access the healthcare system in first years after arrival zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A recent study by the German Institute for Economic Research (DIW Berlin) found that refugees in Germany face significant barriers to accessing healthcare, particularly in the first years after their arrival which only diminishes over time. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The study reports on long waiting times, long distances and financial burdens, which make it difficult to receive timely treatment. At the same time, many refugees find it difficult to navigate the German healthcare system and find suitable medical help. More than 25% of refugees report delays in treatment due to long waiting times, with a higher figure up to 40% reported among displaced persons from Ukraine. Medical costs represent also a significant barrier, with around 20% of recently-arrived refugees not undergoing medical treatment for financial reasons. Furthermore, one in ten refugees say they are affected by long distances affecting their access to medical care. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to structural barriers, there are significant difficulties in navigating the healthcare system and understanding information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -127,51 +138,51 @@
         </w:rPr>
         <w:t xml:space="preserve">-FZ), in cooperation with the Institute for Employment Research (IAB) and the Socio-Economic Panel (SOEP) at DIW Berlin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">German Institute for Economic Research DIW Berlin | Deutsches Institut für Wirtschaftsforschung e.V. (28 May, 2026), Gesundheitssystem ist für Geflüchtete in den ersten Jahren nach Ankunft schwer zugänglich [The healthcare system is difficult for refugees to access in the first few years after their arrival],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.diw.de/de/diw_01.c.1009096.de/gesundheitssystem_ist_fuer_gefluechtete_in_den_ersten_jahren_nach_ankunft_schwer_zugaenglich.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.05.2026</w:t>
       </w:r>
     </w:p>
@@ -205,52 +216,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions, Rights, obligations and limitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -303,51 +314,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -439,51 +450,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CAAA3670"/>
+    <w:nsid w:val="27083885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -587,51 +598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3DEBB11E"/>
+    <w:nsid w:val="0C12F0AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -863,51 +874,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/german-institute-economic-research-study-finds-difficulties-refugees-access" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diw.de/de/diw_01.c.1009096.de/gesundheitssystem_ist_fuer_gefluechtete_in_den_ersten_jahren_nach_ankunft_schwer_zugaenglich.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/german-institute-economic-research-study-finds-difficulties-refugees-access" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diw.de/de/diw_01.c.1009096.de/gesundheitssystem_ist_fuer_gefluechtete_in_den_ersten_jahren_nach_ankunft_schwer_zugaenglich.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>