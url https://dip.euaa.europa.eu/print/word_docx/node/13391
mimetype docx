--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">German Institute for Economic Research study finds difficulties for refugees to access the healthcare system in first years after arrival zzzzzz</w:t>
+          <w:t xml:space="preserve">German Institute for Economic Research study finds difficulties for refugees to access the healthcare system in first years after arrival</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A recent study by the German Institute for Economic Research (DIW Berlin) found that refugees in Germany face significant barriers to accessing healthcare, particularly in the first years after their arrival which only diminishes over time. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The study reports on long waiting times, long distances and financial burdens, which make it difficult to receive timely treatment. At the same time, many refugees find it difficult to navigate the German healthcare system and find suitable medical help. More than 25% of refugees report delays in treatment due to long waiting times, with a higher figure up to 40% reported among displaced persons from Ukraine. Medical costs represent also a significant barrier, with around 20% of recently-arrived refugees not undergoing medical treatment for financial reasons. Furthermore, one in ten refugees say they are affected by long distances affecting their access to medical care. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to structural barriers, there are significant difficulties in navigating the healthcare system and understanding information:</w:t>
       </w:r>
@@ -141,51 +143,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">German Institute for Economic Research DIW Berlin | Deutsches Institut für Wirtschaftsforschung e.V. (28 May, 2026), Gesundheitssystem ist für Geflüchtete in den ersten Jahren nach Ankunft schwer zugänglich [The healthcare system is difficult for refugees to access in the first few years after their arrival],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.diw.de/de/diw_01.c.1009096.de/gesundheitssystem_ist_fuer_gefluechtete_in_den_ersten_jahren_nach_ankunft_schwer_zugaenglich.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -314,187 +317,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27083885"/>
+    <w:nsid w:val="E1D2EC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -598,51 +634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0C12F0AD"/>
+    <w:nsid w:val="C441BC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -878,51 +914,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/german-institute-economic-research-study-finds-difficulties-refugees-access" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diw.de/de/diw_01.c.1009096.de/gesundheitssystem_ist_fuer_gefluechtete_in_den_ersten_jahren_nach_ankunft_schwer_zugaenglich.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>