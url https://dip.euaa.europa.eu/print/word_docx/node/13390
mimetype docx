--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -346,51 +346,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -482,51 +482,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E37D9513"/>
+    <w:nsid w:val="5653729B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -630,51 +630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F1F2E455"/>
+    <w:nsid w:val="5DE45AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>