--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Public consultation launched for the framework to implement the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Public consultation launched for the framework to implement the Pact on Migration and Asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In May 2026, the new draft law for the implementation of the Pact on Migration and Asylum was posted for public consultation, ushering in a comprehensive reform of the national framework for managing irregular migration, asylum and returns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With the new framework, the government aims to strengthen protection of the EU's external borders, accelerate asylum procedures, and establish stricter and more effective return mechanisms for those who are not entitled to international protection or legal residence in the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bill under consultation incorporates the basic provisions of the Pact and, at the same time, frontloads critical elements of the new Return Regulation under negotiation, with the aim of forming a modern, strict and functional system for managing migration flows. In particular, the new framework provides for:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -136,88 +149,90 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strengthening operational cooperation with EU agencies for the surveillance of external borders and the implementation of returns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the government, the country's immigration policy is based on clear rules: protection for those who truly deserve it, but also immediate and effective return for those who do not meet the conditions for international protection or legal residence.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full text of the bill, together with a number of associated documents, such as an analysis of its consequences, are available as pdf files (in Greek) here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hellenicparliament.gr/Nomothetiko-Ergo/Anazitisi-Nomothetikou-Ergou?law_id=fa1f20de-a5f8-4704-9b87-b45600ebe012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (12 May, 2026), Σε δημόσια διαβούλευση τίθεται το νέο θεσμικό πλαίσιο για την εφαρμογή του Ευρωπαϊκού Συμφώνου για τη Μετανάστευση και το Άσυλο [The new institutional framework for the implementation of the European Pact on Migration and Asylum is put out for public consultation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/se-dimosia-diavoyleysi-tithetai-to-neo-thesmiko-plaisio-gia-tin-efarmogi-toy-eyropaikoy-symfonoy-gia-ti-metanasteysi-kai-to-asylo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,52 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -346,187 +361,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5653729B"/>
+    <w:nsid w:val="B4A9F7D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -630,51 +678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5DE45AF5"/>
+    <w:nsid w:val="74804B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -906,55 +954,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/public-consultation-launched-framework-implement-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hellenicparliament.gr/Nomothetiko-Ergo/Anazitisi-Nomothetikou-Ergou?law_id=fa1f20de-a5f8-4704-9b87-b45600ebe012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/se-dimosia-diavoyleysi-tithetai-to-neo-thesmiko-plaisio-gia-tin-efarmogi-toy-eyropaikoy-symfonoy-gia-ti-metanasteysi-kai-to-asylo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/public-consultation-launched-framework-implement-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hellenicparliament.gr/Nomothetiko-Ergo/Anazitisi-Nomothetikou-Ergou?law_id=fa1f20de-a5f8-4704-9b87-b45600ebe012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/se-dimosia-diavoyleysi-tithetai-to-neo-thesmiko-plaisio-gia-tin-efarmogi-toy-eyropaikoy-symfonoy-gia-ti-metanasteysi-kai-to-asylo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>