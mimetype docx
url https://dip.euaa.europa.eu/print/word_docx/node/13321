--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior submits a package of proposals for the draft Immigration Law zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior submits a package of proposals for the draft Immigration Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior submitted a package of proposals for the draft Immigration Law. Part of the submitted proposals complement the action plan already developed by the Ministry of the Interior and approved by the Cabinet of Ministers to strengthen the control of third-country nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is also planned to amend the regulation by increasing sanctions for administrative violations committed by foreigners and tighter control related to studies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Iekšlietu ministrija (17 February, 2026), Lai stiprinātu trešo valstu pilsoņu kontroli Latvijā, Iekšlietu ministrija sagatavojusi un iesniegusi vairākus priekšlikumus likumprojektam “Imigrācijas likums” [In order to strengthen the control of third-country nationals in Latvia, the Ministry of the Interior has prepared and submitted several proposals for the draft law "Immigration Law"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iem.gov.lv/lv/jaunums/lai-stiprinatu-treso-valstu-pilsonu-kontroli-latvija-iekslietu-ministrija-sagatavojusi-un-iesniegusi-vairakus-priekslikumus-likumprojektam-imigracijas-likums</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9C2F85A0"/>
+    <w:nsid w:val="C6FBA562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ministry-interior-submits-package-proposals-draft-immigration-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/lai-stiprinatu-treso-valstu-pilsonu-kontroli-latvija-iekslietu-ministrija-sagatavojusi-un-iesniegusi-vairakus-priekslikumus-likumprojektam-imigracijas-likums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>