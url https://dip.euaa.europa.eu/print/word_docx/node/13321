--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -22,84 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of the Interior submits a package of proposals for the draft Immigration Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior submitted a package of proposals for the draft Immigration Law. Part of the submitted proposals complement the action plan already developed by the Ministry of the Interior and approved by the Cabinet of Ministers to strengthen the control of third-country nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is also planned to amend the regulation by increasing sanctions for administrative violations committed by foreigners and tighter control related to studies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Iekšlietu ministrija (17 February, 2026), Lai stiprinātu trešo valstu pilsoņu kontroli Latvijā, Iekšlietu ministrija sagatavojusi un iesniegusi vairākus priekšlikumus likumprojektam “Imigrācijas likums” [In order to strengthen the control of third-country nationals in Latvia, the Ministry of the Interior has prepared and submitted several proposals for the draft law "Immigration Law"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iem.gov.lv/lv/jaunums/lai-stiprinatu-treso-valstu-pilsonu-kontroli-latvija-iekslietu-ministrija-sagatavojusi-un-iesniegusi-vairakus-priekslikumus-likumprojektam-imigracijas-likums</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.02.2026</w:t>
       </w:r>
@@ -113,73 +125,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, First instance determination, Legal assistance and representation, Reception, Detention, Forms of protection, Applicants with special needs</w:t>
+        <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, First instance determination, Legal counselling, assistance and representation, Reception, Detention, Forms of protection, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C6FBA562"/>
+    <w:nsid w:val="2ECD47F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ministry-interior-submits-package-proposals-draft-immigration-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/lai-stiprinatu-treso-valstu-pilsonu-kontroli-latvija-iekslietu-ministrija-sagatavojusi-un-iesniegusi-vairakus-priekslikumus-likumprojektam-imigracijas-likums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ministry-interior-submits-package-proposals-draft-immigration-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/lai-stiprinatu-treso-valstu-pilsonu-kontroli-latvija-iekslietu-ministrija-sagatavojusi-un-iesniegusi-vairakus-priekslikumus-likumprojektam-imigracijas-likums" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>